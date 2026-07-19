--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -182,158 +182,158 @@
   <si>
     <t>https://lessever.ru/stroganaya-doska-iz-sosny-40-150-6000-mm/</t>
   </si>
   <si>
     <t>515-1883</t>
   </si>
   <si>
     <t>Строганная доска из сосны 50х150х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganaya-doska-iz-sosny-50-150-6000-mm/</t>
   </si>
   <si>
     <t>516-1884</t>
   </si>
   <si>
     <t>Строганная доска из сосны 50х200х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganaya-doska-iz-sosny-50-200-6000-mm/</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
+    <t>501-1869</t>
+  </si>
+  <si>
+    <t>Сухая строганная доска из лиственницы 20х140х6000 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/</t>
+  </si>
+  <si>
     <t>498-1866</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 20х90х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/</t>
   </si>
   <si>
-    <t>501-1869</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/</t>
+    <t>499-1867</t>
+  </si>
+  <si>
+    <t>Сухая строганная доска из лиственницы 35х90х6000 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/</t>
   </si>
   <si>
     <t>502-1870</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 35х140х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/</t>
   </si>
   <si>
-    <t>499-1867</t>
-[...7 lines deleted...]
-  <si>
     <t>503-1871</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 45х140х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/</t>
   </si>
   <si>
     <t>500-1868</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 45х90х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/</t>
   </si>
   <si>
     <t>504-1872</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 45х190х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/</t>
   </si>
   <si>
     <t>Сухая (камерной сушки)</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
     <t>314-1314</t>
   </si>
   <si>
     <t>Строганная доска из сосны 20х190х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/</t>
   </si>
   <si>
     <t>Имитация бруса</t>
   </si>
   <si>
+    <t>139-1139</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 16х140 мм  сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>129-1129</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм  сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/</t>
   </si>
   <si>
     <t>372-1372</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х190 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/</t>
   </si>
   <si>
-    <t>139-1139</t>
-[...7 lines deleted...]
-  <si>
     <t>370-1370</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>371-1371</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х140 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/</t>
   </si>
   <si>
     <t>369-1369</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/</t>
@@ -425,827 +425,827 @@
   <si>
     <t>Имитация бруса из сосны 20х190 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/</t>
   </si>
   <si>
     <t>135-1135</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>145-1145</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 28х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/</t>
   </si>
   <si>
+    <t>146-1146</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 28х190 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/</t>
+  </si>
+  <si>
     <t>136-1136</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/</t>
   </si>
   <si>
-    <t>146-1146</t>
-[...7 lines deleted...]
-  <si>
     <t>137-1137</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/</t>
   </si>
   <si>
     <t>138-1138</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Вагонка штиль</t>
   </si>
   <si>
+    <t>30-6671-536</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт Прима 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/</t>
+  </si>
+  <si>
+    <t>74-6833</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сосны 14х120 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>374-5838</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сосны 14х144 мм сорт A 5 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>28-6689-534</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>21-6713</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/</t>
   </si>
   <si>
     <t>31-6677-537</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/</t>
   </si>
   <si>
     <t>375-6851</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х96 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/</t>
   </si>
   <si>
     <t>29-6683-535</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/</t>
   </si>
   <si>
+    <t>62-6815</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>6 м</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/</t>
   </si>
   <si>
-    <t>62-6815</t>
-[...7 lines deleted...]
-  <si>
     <t>373-6827</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х120 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/</t>
   </si>
   <si>
     <t>27-6695-533</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/</t>
   </si>
   <si>
     <t>32-6665-538</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>30-6671-536</t>
-[...34 lines deleted...]
-  <si>
     <t>75-6845</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х144 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/</t>
   </si>
   <si>
     <t>22-6731</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/</t>
   </si>
   <si>
+    <t>63-6809</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт BC 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/</t>
+  </si>
+  <si>
     <t>43-6527</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/</t>
   </si>
   <si>
-    <t>63-6809</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/</t>
+    <t>64-6803</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт Прима 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/</t>
+  </si>
+  <si>
+    <t>44-6533</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х115 мм сорт BC 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/</t>
   </si>
   <si>
     <t>2 м</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х96 мм сорт AB 2 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/</t>
   </si>
   <si>
     <t>23-6725</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/</t>
   </si>
   <si>
-    <t>44-6533</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/</t>
+    <t>65-6797</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>45-6545</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/</t>
   </si>
   <si>
-    <t>65-6797</t>
-[...7 lines deleted...]
-  <si>
     <t>24-6719</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/</t>
   </si>
   <si>
+    <t>25-6707</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт Прима 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/</t>
+  </si>
+  <si>
     <t>66-6785</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/</t>
   </si>
   <si>
     <t>46-6539</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/</t>
   </si>
   <si>
-    <t>25-6707</t>
-[...7 lines deleted...]
-  <si>
     <t>26-6701</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>67-6779</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/</t>
   </si>
   <si>
     <t>47-7551</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>27-6695</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/</t>
   </si>
   <si>
+    <t>48-6557</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/</t>
+  </si>
+  <si>
     <t>68-6773</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/</t>
   </si>
   <si>
-    <t>48-6557</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/</t>
+    <t>49-6563</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>69-6767</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>28-6689</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ab/</t>
   </si>
   <si>
-    <t>69-6767</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/</t>
+    <t>50-6569</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт BC 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-bc/</t>
   </si>
   <si>
     <t>70-6755</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ab/</t>
   </si>
   <si>
-    <t>50-6569</t>
-[...7 lines deleted...]
-  <si>
     <t>29-6683</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-bc/</t>
   </si>
   <si>
     <t>30-6671</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-prima/</t>
   </si>
   <si>
+    <t>51-6581</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт Прима 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-prima/</t>
+  </si>
+  <si>
     <t>71-6749</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-bc/</t>
   </si>
   <si>
-    <t>51-6581</t>
-[...7 lines deleted...]
-  <si>
     <t>31-6677</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/</t>
   </si>
   <si>
+    <t>52-6575</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/</t>
+  </si>
+  <si>
     <t>72-6743</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/</t>
   </si>
   <si>
-    <t>52-6575</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/</t>
+    <t>53-6587</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>73-6737</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>32-6665</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>73-6737</t>
-[...16 lines deleted...]
-  <si>
     <t>54-6593</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/</t>
   </si>
   <si>
     <t>365-6821</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/</t>
   </si>
   <si>
     <t>33-6659</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/</t>
   </si>
   <si>
+    <t>366-6761</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>34-6653</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>55-6599</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/</t>
   </si>
   <si>
-    <t>366-6761</t>
-[...16 lines deleted...]
-  <si>
     <t>35-6647</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/</t>
   </si>
   <si>
     <t>367-6791</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/</t>
   </si>
   <si>
     <t>56-6605</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/</t>
   </si>
   <si>
     <t>36-6635</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/</t>
   </si>
   <si>
     <t>57-6617</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/</t>
   </si>
   <si>
+    <t>58-6611</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х96 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/</t>
+  </si>
+  <si>
     <t>37-6641</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/</t>
   </si>
   <si>
-    <t>58-6611</t>
-[...7 lines deleted...]
-  <si>
     <t>59-6623</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>38-6629</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Ангарская сосна</t>
   </si>
   <si>
     <t>Сибирский кедр</t>
   </si>
   <si>
     <t>Вагонка для бани</t>
   </si>
   <si>
+    <t>60-160</t>
+  </si>
+  <si>
+    <t>Вагонка из осины 15x96 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/</t>
+  </si>
+  <si>
     <t>40-140</t>
   </si>
   <si>
     <t>Вагонка из липы 15x96 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/</t>
   </si>
   <si>
     <t>20-120</t>
   </si>
   <si>
     <t>Вагонка из абаш 15x96 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>60-160</t>
-[...7 lines deleted...]
-  <si>
     <t>39-139</t>
   </si>
   <si>
     <t>Вагонка из канадского кедра 15x96 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-iz-kanadskogo-kedra-15-96-mm-sort-ekstra/</t>
   </si>
   <si>
+    <t>61-161</t>
+  </si>
+  <si>
+    <t>Вагонка из осины 15x96 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>41-141</t>
   </si>
   <si>
     <t>Вагонка из липы 15x96 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>61-161</t>
-[...7 lines deleted...]
-  <si>
     <t>Липа</t>
   </si>
   <si>
     <t>Осина</t>
   </si>
   <si>
     <t>Канадский кедр</t>
   </si>
   <si>
     <t>Африканский абаш</t>
   </si>
   <si>
     <t>Евровагонка</t>
   </si>
   <si>
     <t>379-1864</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт А 1.5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/?sku=864</t>
   </si>
   <si>
     <t>382-1863</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт C 1.5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/?sku=863</t>
   </si>
   <si>
+    <t>382-1852</t>
+  </si>
+  <si>
+    <t>Евровагонка из сосны 12,5x96 мм сорт C 3 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/</t>
+  </si>
+  <si>
     <t>379-1854</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт А 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/</t>
   </si>
   <si>
-    <t>382-1852</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/</t>
+    <t>380-1865</t>
+  </si>
+  <si>
+    <t>Евровагонка из сосны 12,5x96 мм сорт АВ 1.5 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865</t>
   </si>
   <si>
     <t>381-1861</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт B 1.5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861</t>
   </si>
   <si>
-    <t>380-1865</t>
-[...7 lines deleted...]
-  <si>
     <t>380-1856</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт АВ 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/</t>
   </si>
   <si>
     <t>381-1858</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт B 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/</t>
   </si>
   <si>
     <t>Половая доска</t>
   </si>
   <si>
+    <t>79-179</t>
+  </si>
+  <si>
+    <t>Доска для пола из липы 90x30 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-a/</t>
+  </si>
+  <si>
     <t>428-1428</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x45 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-a/</t>
   </si>
   <si>
-    <t>79-179</t>
-[...7 lines deleted...]
-  <si>
     <t>103-1103</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x28 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-av/</t>
   </si>
   <si>
     <t>81-181</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x28 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/</t>
   </si>
   <si>
     <t>427-1427</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x45 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-a/</t>
@@ -1274,68 +1274,68 @@
   <si>
     <t>Доска для пола из сосны 115x36 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/</t>
   </si>
   <si>
     <t>82-182</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x28 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/</t>
   </si>
   <si>
     <t>102-1102</t>
   </si>
   <si>
     <t>Доска для пола из осины 90x30 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/</t>
   </si>
   <si>
+    <t>83-183</t>
+  </si>
+  <si>
+    <t>Доска для пола из лиственницы 115x28 мм сорт BC</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/</t>
+  </si>
+  <si>
     <t>105-1105</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x45 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/</t>
   </si>
   <si>
-    <t>83-183</t>
-[...7 lines deleted...]
-  <si>
     <t>106-1106</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x28 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/</t>
   </si>
   <si>
     <t>84-184</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x28 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/</t>
   </si>
   <si>
     <t>107-1107</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x36 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/</t>
@@ -1634,50 +1634,68 @@
   <si>
     <t>https://lessever.ru/45x140-mm-sort-a/</t>
   </si>
   <si>
     <t>439-1439</t>
   </si>
   <si>
     <t>Террасная доска из лиственницы 45x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/45x140-mm-sort-prima/</t>
   </si>
   <si>
     <t>440-1440</t>
   </si>
   <si>
     <t xml:space="preserve">Террасная доска из лиственницы 45x140 мм сорт Экстра </t>
   </si>
   <si>
     <t>https://lessever.ru/45x140-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Планкен</t>
   </si>
   <si>
+    <t>262-1262-524</t>
+  </si>
+  <si>
+    <t>Планкен прямой из лиственницы 165x20 мм сорт АВ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>265-1265-527</t>
+  </si>
+  <si>
+    <t>Планкен прямой из лиственницы 165x20 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>271-1271</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 120x20 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-a/</t>
   </si>
   <si>
     <t>256-1256</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 120x20 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-a/</t>
   </si>
   <si>
     <t>261-1261-522</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 165x20 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-a/</t>
@@ -1724,140 +1742,122 @@
   <si>
     <t>Планкен прямой из лиственницы 165x20 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-prima/</t>
   </si>
   <si>
     <t>279-1279-531</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 165x20 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-prima/</t>
   </si>
   <si>
     <t>277-1277-529</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 165x20 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ab/</t>
   </si>
   <si>
-    <t>262-1262-524</t>
-[...16 lines deleted...]
-  <si>
     <t>272-1272</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 120x20 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-av/</t>
   </si>
   <si>
     <t>257-1257</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 120x20 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-av/</t>
   </si>
   <si>
     <t>273-1273</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 120x20 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-vs/</t>
   </si>
   <si>
     <t>258-1258</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 120x20 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-vs/</t>
   </si>
   <si>
+    <t>259-1259</t>
+  </si>
+  <si>
+    <t>Планкен прямой из лиственницы 120x20 мм сорт Прима</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-prima/</t>
+  </si>
+  <si>
     <t>274-1274</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 120x20 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-prima/</t>
   </si>
   <si>
-    <t>259-1259</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-prima/</t>
+    <t>275-1275</t>
+  </si>
+  <si>
+    <t>Планкен скошенный из лиственницы 120x20 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>260-1260</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 120x20 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>275-1275</t>
-[...7 lines deleted...]
-  <si>
     <t>276-1276</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 140x20 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-a/</t>
   </si>
   <si>
     <t>261-1261</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 140x20 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-a/</t>
   </si>
   <si>
     <t>277-1277</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 140x20 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-av/</t>
@@ -1868,86 +1868,86 @@
   <si>
     <t>Планкен прямой из лиственницы 140x20 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-av/</t>
   </si>
   <si>
     <t>278-1278</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 140x20 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-vs/</t>
   </si>
   <si>
     <t>263-1263</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 140x20 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-vs/</t>
   </si>
   <si>
+    <t>264-1264</t>
+  </si>
+  <si>
+    <t>Планкен прямой из лиственницы 140x20 мм сорт Прима</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-prima/</t>
+  </si>
+  <si>
     <t>279-1279</t>
   </si>
   <si>
     <t>Планкен скошенный из лиственницы 140x20 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-prima/</t>
   </si>
   <si>
-    <t>264-1264</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-prima/</t>
+    <t>280-1280</t>
+  </si>
+  <si>
+    <t>Планкен скошенный из лиственницы 140x20 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>265-1265</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 140x20 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>280-1280</t>
-[...7 lines deleted...]
-  <si>
     <t>266-1266</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 95x20 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-a/</t>
   </si>
   <si>
     <t>267-1267</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 95x20 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-av/</t>
   </si>
   <si>
     <t>268-1268</t>
   </si>
   <si>
     <t>Планкен прямой из лиственницы 95x20 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-vs/</t>
@@ -2354,68 +2354,68 @@
   <si>
     <t>Полок для бани из кедра 90x28 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/polok-dlya-bani-iz-kedra-90x28-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>301-1301</t>
   </si>
   <si>
     <t>Полок для бани из осины 90x28 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-a/</t>
   </si>
   <si>
     <t>299-1299</t>
   </si>
   <si>
     <t>Полок для бани из липы 90x28 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-a/</t>
   </si>
   <si>
+    <t>300-1300</t>
+  </si>
+  <si>
+    <t>Полок для бани из липы 90x28 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>302-1302</t>
   </si>
   <si>
     <t>Полок для бани из осины 90x28 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>300-1300</t>
-[...7 lines deleted...]
-  <si>
     <t>Блок-хаус</t>
   </si>
   <si>
     <t>5-15</t>
   </si>
   <si>
     <t>Блок-хаус из сосны 28х140 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-sosny-28-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>1-11</t>
   </si>
   <si>
     <t>Блок-хаус из лиственницы 28х140 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>6-16</t>
   </si>
   <si>
     <t>Блок-хаус из сосны 36х140 мм сорт AB</t>
@@ -2429,125 +2429,125 @@
   <si>
     <t>Блок-хаус из лиственницы 28х140 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-bc/</t>
   </si>
   <si>
     <t>7-17</t>
   </si>
   <si>
     <t>Блок-хаус из сосны 36х190 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-sosny-36-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>3-13</t>
   </si>
   <si>
     <t>Блок-хаус из лиственницы 28х140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/</t>
   </si>
   <si>
+    <t>4-14</t>
+  </si>
+  <si>
+    <t>Блок-хаус из лиственницы 28х140 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>8-18</t>
   </si>
   <si>
     <t>Блок-хаус из сосны 20х90 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-sosny-20-90-mm-sort-ab/</t>
   </si>
   <si>
-    <t>4-14</t>
-[...7 lines deleted...]
-  <si>
     <t>Мебельный щит</t>
   </si>
   <si>
     <t>167-1167</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x18 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/</t>
   </si>
   <si>
     <t>175-1175</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x18 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/</t>
   </si>
   <si>
     <t>171-1171</t>
   </si>
   <si>
     <t>Мебельный щит из лиственницы 200-600x18 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/</t>
   </si>
   <si>
+    <t>176-1176</t>
+  </si>
+  <si>
+    <t>Мебельный щит из сосны 200-800x18 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>172-1172</t>
+  </si>
+  <si>
+    <t>Мебельный щит из лиственницы 200-600x18 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>168-1168</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x18 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>176-1176</t>
-[...16 lines deleted...]
-  <si>
     <t>169-1169</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x40 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/</t>
   </si>
   <si>
     <t>177-1177</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x40 (2,5-4м) мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/</t>
   </si>
   <si>
     <t>173-1173</t>
   </si>
   <si>
     <t>Мебельный щит из лиственницы 200-600x40 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/</t>
@@ -2777,146 +2777,146 @@
   <si>
     <t>121-1121</t>
   </si>
   <si>
     <t>Доска клееная из лиственницы 250x50 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-250x50-mm-sort-av/</t>
   </si>
   <si>
     <t>122-1122</t>
   </si>
   <si>
     <t>Доска клееная из лиственницы 300x50 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-300x50-mm-sort-av/</t>
   </si>
   <si>
     <t>Брус обрезной</t>
   </si>
   <si>
     <t>222-1222</t>
   </si>
   <si>
-    <t>Брус обрезнойок из сосны 25х50 мм</t>
+    <t>Брусок обрезной из сосны 25х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/</t>
   </si>
   <si>
     <t>212-1212</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/</t>
   </si>
   <si>
+    <t>213-1213</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 100x100 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/</t>
+  </si>
+  <si>
     <t>223-1223</t>
   </si>
   <si>
-    <t>Брус обрезнойок из сосны 50x50 мм</t>
+    <t>Брусок обрезной из сосны 50x50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/</t>
   </si>
   <si>
-    <t>213-1213</t>
-[...7 lines deleted...]
-  <si>
     <t>214-1214</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/</t>
   </si>
   <si>
     <t>215-1215</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/</t>
   </si>
   <si>
     <t>217-1217</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/</t>
   </si>
   <si>
     <t>216-1216</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-gost/</t>
   </si>
   <si>
     <t>219-1219</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 150x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-tu/</t>
   </si>
   <si>
+    <t>221-1221</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 200x200 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/</t>
+  </si>
+  <si>
     <t>218-1218</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 150x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-gost/</t>
   </si>
   <si>
-    <t>221-1221</t>
-[...7 lines deleted...]
-  <si>
     <t>220-1220</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 200x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-gost/</t>
   </si>
   <si>
     <t>206-1206</t>
   </si>
   <si>
     <t>Брус обрезной из лиственницы 100x100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-100-mm/</t>
   </si>
   <si>
     <t>207-1207</t>
   </si>
   <si>
     <t>Брус обрезной из лиственницы 100x200 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-200-mm/</t>
@@ -3101,140 +3101,140 @@
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/</t>
   </si>
   <si>
     <t>Доска обрезная</t>
   </si>
   <si>
     <t>192-1192</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25х100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-gost/</t>
   </si>
   <si>
     <t>186-1186</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-100-mm/</t>
   </si>
   <si>
+    <t>187-1187</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 50х100 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-100-mm/</t>
+  </si>
+  <si>
     <t>193-1193</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25х100 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-tu/</t>
   </si>
   <si>
-    <t>187-1187</t>
-[...7 lines deleted...]
-  <si>
     <t>188-1188</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25х125 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-125-mm/</t>
   </si>
   <si>
     <t>194-1194</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50х100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-gost/</t>
   </si>
   <si>
+    <t>195-1195</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 50х100 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-tu/</t>
+  </si>
+  <si>
     <t>189-1189</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25х150 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-150-mm/</t>
   </si>
   <si>
-    <t>195-1195</t>
-[...7 lines deleted...]
-  <si>
     <t>196-1196</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25х150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-gost/</t>
   </si>
   <si>
     <t>190-1190</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 50х150 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-150-mm/</t>
   </si>
   <si>
+    <t>191-1191</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 50х200 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-200-mm/</t>
+  </si>
+  <si>
     <t>197-1197</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25х150 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-tu/</t>
   </si>
   <si>
-    <t>191-1191</t>
-[...7 lines deleted...]
-  <si>
     <t>198-1198</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50х150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-gost/</t>
   </si>
   <si>
     <t>199-1199</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50х150 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-tu/</t>
   </si>
   <si>
     <t>200-1200</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25х200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-gost/</t>
@@ -3533,50 +3533,68 @@
   <si>
     <t>https://lessever.ru/krepezh-dlya-terrasnoy-doski-gvozdeck-gvozdek-twin/</t>
   </si>
   <si>
     <t>306-1306</t>
   </si>
   <si>
     <t>Саморезы для дерева Eurotec (Германия)</t>
   </si>
   <si>
     <t>https://lessever.ru/samorezy-dlya-dereva-eurotec-germaniya/</t>
   </si>
   <si>
     <t>307-1307</t>
   </si>
   <si>
     <t>Спайсеры-зазоры</t>
   </si>
   <si>
     <t>https://lessever.ru/spaysery-zazory/</t>
   </si>
   <si>
     <t>Погонажные изделия</t>
   </si>
   <si>
+    <t>303-1303</t>
+  </si>
+  <si>
+    <t>Раскладка из сосны 30 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>15-115</t>
+  </si>
+  <si>
+    <t>Брусок строганный из сосны 40x20 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/</t>
+  </si>
+  <si>
     <t>9-19</t>
   </si>
   <si>
     <t>Брусок строганный из лиственницы 40x40 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/</t>
   </si>
   <si>
     <t>182-1182</t>
   </si>
   <si>
     <t>Наличник из сосны 115 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>281-1281</t>
   </si>
   <si>
     <t>Плинтус из лиственницы 25 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-25-mm/</t>
@@ -3596,68 +3614,50 @@
   <si>
     <t>Наличник из лиственницы 65x14 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/</t>
   </si>
   <si>
     <t>331-1331</t>
   </si>
   <si>
     <t>Уголок из сосны 30 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>326-1326</t>
   </si>
   <si>
     <t>Уголок из лиственницы 30x30 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/</t>
   </si>
   <si>
-    <t>303-1303</t>
-[...16 lines deleted...]
-  <si>
     <t>327-1327</t>
   </si>
   <si>
     <t>Уголок из лиственницы 35x35 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/</t>
   </si>
   <si>
     <t>304-1304</t>
   </si>
   <si>
     <t>Раскладка из сосны 40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>16-116</t>
   </si>
   <si>
     <t>Брусок строганный из сосны 50x30 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/</t>
@@ -3695,50 +3695,68 @@
   <si>
     <t>Плинтус из сосны 35-40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>181-1181</t>
   </si>
   <si>
     <t>Наличник из лиственницы 90x14 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/</t>
   </si>
   <si>
     <t>332-1332</t>
   </si>
   <si>
     <t>Уголок из сосны 40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/</t>
   </si>
   <si>
+    <t>290-1290</t>
+  </si>
+  <si>
+    <t>Плинтус из сосны 40-45 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>333-1333</t>
+  </si>
+  <si>
+    <t>Уголок из сосны 50 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>328-1328</t>
   </si>
   <si>
     <t>Уголок из лиственницы 40x40 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/</t>
   </si>
   <si>
     <t>305-1305</t>
   </si>
   <si>
     <t>Раскладка из сосны 50 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>17-117</t>
   </si>
   <si>
     <t>Брусок строганный из сосны 50x40 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/</t>
@@ -3749,66 +3767,57 @@
   <si>
     <t>Брусок строганный из лиственницы 50x40 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/</t>
   </si>
   <si>
     <t>184-1184</t>
   </si>
   <si>
     <t>Наличник из сосны 70 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>283-1283</t>
   </si>
   <si>
     <t>Плинтус из лиственницы 35 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-35-mm/</t>
   </si>
   <si>
-    <t>290-1290</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/</t>
+    <t>284-1284</t>
+  </si>
+  <si>
+    <t>Плинтус из лиственницы 40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-listvennitsy-40-mm/</t>
   </si>
   <si>
     <t>291-1291</t>
   </si>
   <si>
     <t>Плинтус из сосны 50-55 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>334-1334</t>
   </si>
   <si>
     <t>Уголок из сосны 60 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>329-1329</t>
   </si>
   <si>
     <t>Уголок из лиственницы 45x45 мм</t>
   </si>
@@ -3821,104 +3830,95 @@
   <si>
     <t>Брусок строганный из сосны 50x50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/</t>
   </si>
   <si>
     <t>12-112</t>
   </si>
   <si>
     <t>Брусок строганный из лиственницы 50x50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/</t>
   </si>
   <si>
     <t>185-1185</t>
   </si>
   <si>
     <t>Наличник из сосны 90 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>284-1284</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/plintus-iz-listvennitsy-40-mm/</t>
+    <t>13-113</t>
+  </si>
+  <si>
+    <t>Брусок строганный из лиственницы 70x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/</t>
   </si>
   <si>
     <t>285-1285</t>
   </si>
   <si>
     <t>Плинтус из лиственницы 45 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-45-mm/</t>
   </si>
   <si>
     <t>292-1292</t>
   </si>
   <si>
     <t>Плинтус из сосны 60 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>330-1330</t>
   </si>
   <si>
     <t>Уголок из лиственницы 50x50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/</t>
   </si>
   <si>
     <t>19-119</t>
   </si>
   <si>
     <t>Брусок строганный из сосны 70x50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/</t>
   </si>
   <si>
-    <t>13-113</t>
-[...7 lines deleted...]
-  <si>
     <t>14-114</t>
   </si>
   <si>
     <t>Брусок строганный из лиственницы 90x45 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/</t>
   </si>
   <si>
     <t>286-1286</t>
   </si>
   <si>
     <t>Плинтус из лиственницы евро 55 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/</t>
   </si>
   <si>
     <t>287-1287</t>
   </si>
   <si>
     <t>Плинтус из лиственницы евро 65 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/</t>
@@ -3974,72 +3974,72 @@
   <si>
     <t>Мембрана ветро-влагозащитная Изоспан A 1,6х43,75 м</t>
   </si>
   <si>
     <t>https://lessever.ru/membrana-vetro-vlagozashchitnaya-izospan-a-1-6kh43-75-m/</t>
   </si>
   <si>
     <t xml:space="preserve"> Базальтовая вата Isobox Инсайд 1200х600х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-isobox-insayd-1200kh600kh50-mm/</t>
   </si>
   <si>
     <t>Пленка гидро-пароизоляционная Изоспан C 1,6х43,75 м</t>
   </si>
   <si>
     <t>https://lessever.ru/plenka-gidro-paroizolyatsionnaya-izospan-c-1-6kh43-75-m/</t>
   </si>
   <si>
     <t>Теплоизоляция Ursa Geo Лайт 6250х1200х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/teploizolyatsiya-ursa-geo-layt-6250kh1200kh50-mm/</t>
   </si>
   <si>
+    <t>Теплоизоляция Пеноплэкс Комфорт 1185х585х100 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh100-mm-4-plity-v-upakovke/</t>
+  </si>
+  <si>
+    <t>Базальтовая вата Isobox Экстралайт 1200х600х100 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/bazaltovaya-vata-isobox-ekstralayt-1200kh600kh100-mm/</t>
+  </si>
+  <si>
     <t>Мембрана гидро-пароизоляционная Изоспан D 1,6х43,75 м</t>
   </si>
   <si>
     <t>https://lessever.ru/membrana-gidro-paroizolyatsionnaya-izospan-d-1-6kh43-75-m/</t>
   </si>
   <si>
     <t>Пленка пароизоляционная Изоспан B 1,6х43,75 м</t>
   </si>
   <si>
     <t>https://lessever.ru/plenka-paroizolyatsionnaya-izospan-b-1-6kh43-75-m/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://lessever.ru/bazaltovaya-vata-isobox-ekstralayt-1200kh600kh100-mm/</t>
   </si>
   <si>
     <t>Базальтовая вата Rockwool Акустик Баттс 1000х600х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh100-mm/</t>
   </si>
   <si>
     <t>Базальтовая вата Rockwool Акустик Баттс 1000х600х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh50-mm/</t>
   </si>
   <si>
     <t>Базальтовая вата Rockwool Скандик 1200х600х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-rockwool-skandik-1200kh600kh100-mm/</t>
   </si>
   <si>
     <t>Базальтовая вата Rockwool Скандик 800х600х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-rockwool-skandik-800kh600kh100-mm/</t>
   </si>
@@ -4494,51 +4494,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-25-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-40-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-25-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-40-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-200-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-kanadskogo-kedra-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/?sku=864" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/?sku=863" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-abash-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-kedra-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-36-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-36-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-20-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-200x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-100x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-100x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-150x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-200x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-150x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-250x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-300x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-200x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-250x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-300x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-200-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x90kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-140x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-190x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-140x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-190x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-15-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-18-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-9-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-21-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-3-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-3-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/gvozdeck-gvozdek-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/gvozdeck-gvozdek-planfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/klyaymer-standartniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/klyaymer-usilenniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/krepezh-dlya-plankena-zmeyka-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/krepezh-dlya-terrasnoy-doski-gvozdeck-gvozdek-twin/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/samorezy-dlya-dereva-eurotec-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/spaysery-zazory/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-25-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-45x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-dlya-vneshnikh-rabot-universalnoye-2044/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-dlya-terras-3753/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-zaschitnoye-dlya-vneshnikh-rabot-2043/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-vosk-biofa-shelkovisto-matoviy-9032/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh50-mm-7-plit-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/membrana-vetro-vlagozashchitnaya-izospan-a-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-isobox-insayd-1200kh600kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plenka-gidro-paroizolyatsionnaya-izospan-c-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-ursa-geo-layt-6250kh1200kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/membrana-gidro-paroizolyatsionnaya-izospan-d-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plenka-paroizolyatsionnaya-izospan-b-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh100-mm-4-plity-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-isobox-ekstralayt-1200kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-skandik-1200kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-skandik-800kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/uteplitel-iz-steklovolokna-isover-klassik-1220kh6150kh50/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-25-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-40-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-25-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-40-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-200-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-kanadskogo-kedra-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/?sku=864" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/?sku=863" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-abash-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-kedra-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-36-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-36-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-20-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-200x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-100x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-100x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-150x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-200x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-150x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-250x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-300x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-200x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-250x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-300x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-200-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x90kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-140x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-190x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-140x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-190x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-15-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-18-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-9-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-21-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-3-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-3-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/gvozdeck-gvozdek-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/gvozdeck-gvozdek-planfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/klyaymer-standartniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/klyaymer-usilenniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/krepezh-dlya-plankena-zmeyka-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/krepezh-dlya-terrasnoy-doski-gvozdeck-gvozdek-twin/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/samorezy-dlya-dereva-eurotec-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/spaysery-zazory/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-25-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-45x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-dlya-vneshnikh-rabot-universalnoye-2044/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-dlya-terras-3753/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-zaschitnoye-dlya-vneshnikh-rabot-2043/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-vosk-biofa-shelkovisto-matoviy-9032/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh50-mm-7-plit-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/membrana-vetro-vlagozashchitnaya-izospan-a-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-isobox-insayd-1200kh600kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plenka-gidro-paroizolyatsionnaya-izospan-c-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-ursa-geo-layt-6250kh1200kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh100-mm-4-plity-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-isobox-ekstralayt-1200kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/membrana-gidro-paroizolyatsionnaya-izospan-d-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plenka-paroizolyatsionnaya-izospan-b-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-skandik-1200kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-skandik-800kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/uteplitel-iz-steklovolokna-isover-klassik-1220kh6150kh50/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F566"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F566" sqref="F566"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -4913,105 +4913,105 @@
       <c r="D25" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>1</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="19">
-        <v>950</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>2</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="19">
-        <v>1350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>3</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="8"/>
       <c r="F28" s="19">
-        <v>2300</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>4</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="8"/>
       <c r="F29" s="19">
-        <v>1450</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>5</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="8"/>
       <c r="F30" s="19">
         <v>2650</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>6</v>
       </c>
       <c r="B31" s="12" t="s">
@@ -5059,111 +5059,111 @@
     <row r="34" spans="1:6">
       <c r="A34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F34" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>1</v>
       </c>
       <c r="B35" s="12" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="19">
         <v>1350</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>2</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E36" s="8"/>
       <c r="F36" s="19">
         <v>950</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>3</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E37" s="8"/>
       <c r="F37" s="19">
         <v>2300</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>4</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E38" s="8"/>
       <c r="F38" s="19">
         <v>1450</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>5</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E39" s="8"/>
       <c r="F39" s="19">
         <v>2650</v>
       </c>
     </row>
     <row r="40" spans="1:6">
@@ -5465,87 +5465,87 @@
       <c r="D57" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>1</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E58" s="8"/>
       <c r="F58" s="19">
-        <v>1700</v>
+        <v>610</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>2</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E59" s="8"/>
       <c r="F59" s="19">
-        <v>700</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>3</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E60" s="8"/>
       <c r="F60" s="19">
-        <v>610</v>
+        <v>700</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>4</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E61" s="8"/>
       <c r="F61" s="19">
         <v>685</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>5</v>
       </c>
       <c r="B62" s="12" t="s">
@@ -5789,69 +5789,69 @@
         <v>135</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E75" s="8"/>
       <c r="F75" s="19">
         <v>1200</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>19</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>139</v>
       </c>
       <c r="E76" s="8"/>
       <c r="F76" s="19">
-        <v>1400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>20</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>142</v>
       </c>
       <c r="E77" s="8"/>
       <c r="F77" s="19">
-        <v>1300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>21</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>145</v>
       </c>
       <c r="E78" s="8"/>
       <c r="F78" s="19">
         <v>2500</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>22</v>
       </c>
       <c r="B79" s="12" t="s">
@@ -5911,267 +5911,267 @@
       <c r="D83" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>1</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E84" s="8"/>
       <c r="F84" s="19">
-        <v>700</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>2</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>155</v>
       </c>
       <c r="E85" s="8"/>
       <c r="F85" s="19">
-        <v>750</v>
+        <v>530</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>3</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>158</v>
       </c>
       <c r="E86" s="8"/>
       <c r="F86" s="19">
-        <v>610</v>
+        <v>670</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>4</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E87" s="8"/>
       <c r="F87" s="19">
-        <v>900</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>5</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>164</v>
       </c>
       <c r="E88" s="8"/>
       <c r="F88" s="19">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>6</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E89" s="8"/>
       <c r="F89" s="19">
-        <v>1400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>7</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>170</v>
       </c>
       <c r="E90" s="8"/>
       <c r="F90" s="19">
-        <v>620</v>
+        <v>610</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>8</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>173</v>
       </c>
       <c r="E91" s="8"/>
       <c r="F91" s="19">
-        <v>1450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>9</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>176</v>
       </c>
       <c r="E92" s="8"/>
       <c r="F92" s="19">
-        <v>2400</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>10</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>179</v>
       </c>
       <c r="E93" s="8"/>
       <c r="F93" s="19">
-        <v>1900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>11</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E94" s="8"/>
       <c r="F94" s="19">
-        <v>530</v>
+        <v>620</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>12</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>185</v>
       </c>
       <c r="E95" s="8"/>
       <c r="F95" s="19">
-        <v>670</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>13</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E96" s="8"/>
       <c r="F96" s="19">
-        <v>1300</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>14</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C97" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>191</v>
       </c>
       <c r="E97" s="8"/>
       <c r="F97" s="19">
         <v>650</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>15</v>
       </c>
       <c r="B98" s="12" t="s">
@@ -6181,177 +6181,177 @@
         <v>193</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>194</v>
       </c>
       <c r="E98" s="8"/>
       <c r="F98" s="19">
         <v>1300</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
         <v>16</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>195</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>197</v>
       </c>
       <c r="E99" s="8"/>
       <c r="F99" s="19">
-        <v>1400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4">
         <v>17</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>200</v>
       </c>
       <c r="E100" s="8"/>
       <c r="F100" s="19">
-        <v>800</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>18</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>203</v>
       </c>
       <c r="E101" s="8"/>
       <c r="F101" s="19">
-        <v>570</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>19</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>206</v>
       </c>
       <c r="E102" s="8"/>
       <c r="F102" s="19">
-        <v>1150</v>
+        <v>900</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>20</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>209</v>
       </c>
       <c r="E103" s="8"/>
       <c r="F103" s="19">
-        <v>900</v>
+        <v>570</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>21</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>210</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>212</v>
       </c>
       <c r="E104" s="8"/>
       <c r="F104" s="19">
-        <v>2200</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>22</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>213</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>215</v>
       </c>
       <c r="E105" s="8"/>
       <c r="F105" s="19">
-        <v>1900</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>23</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>218</v>
       </c>
       <c r="E106" s="8"/>
       <c r="F106" s="19">
-        <v>2500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4">
         <v>24</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>219</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>221</v>
       </c>
       <c r="E107" s="8"/>
       <c r="F107" s="19">
         <v>850</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>25</v>
       </c>
       <c r="B108" s="12" t="s">
@@ -6361,69 +6361,69 @@
         <v>223</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="8"/>
       <c r="F108" s="19">
         <v>1800</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>26</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>226</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>227</v>
       </c>
       <c r="E109" s="8"/>
       <c r="F109" s="19">
-        <v>900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>27</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>230</v>
       </c>
       <c r="E110" s="8"/>
       <c r="F110" s="19">
-        <v>1800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>28</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>232</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>233</v>
       </c>
       <c r="E111" s="8"/>
       <c r="F111" s="19">
         <v>2300</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>29</v>
       </c>
       <c r="B112" s="12" t="s">
@@ -6469,159 +6469,159 @@
         <v>241</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>242</v>
       </c>
       <c r="E114" s="8"/>
       <c r="F114" s="19">
         <v>1450</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>32</v>
       </c>
       <c r="B115" s="12" t="s">
         <v>243</v>
       </c>
       <c r="C115" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D115" s="8" t="s">
         <v>245</v>
       </c>
       <c r="E115" s="8"/>
       <c r="F115" s="19">
-        <v>2400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4">
         <v>33</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D116" s="8" t="s">
         <v>248</v>
       </c>
       <c r="E116" s="8"/>
       <c r="F116" s="19">
-        <v>1500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4">
         <v>34</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>249</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>250</v>
       </c>
       <c r="D117" s="8" t="s">
         <v>251</v>
       </c>
       <c r="E117" s="8"/>
       <c r="F117" s="19">
-        <v>1250</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4">
         <v>35</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>252</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>253</v>
       </c>
       <c r="D118" s="8" t="s">
         <v>254</v>
       </c>
       <c r="E118" s="8"/>
       <c r="F118" s="19">
         <v>2800</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4">
         <v>36</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>255</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D119" s="8" t="s">
         <v>257</v>
       </c>
       <c r="E119" s="8"/>
       <c r="F119" s="19">
-        <v>1400</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>37</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>259</v>
       </c>
       <c r="D120" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E120" s="8"/>
       <c r="F120" s="19">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>38</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>261</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D121" s="8" t="s">
         <v>263</v>
       </c>
       <c r="E121" s="8"/>
       <c r="F121" s="19">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>39</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>264</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>265</v>
       </c>
       <c r="D122" s="8" t="s">
         <v>266</v>
       </c>
       <c r="E122" s="8"/>
       <c r="F122" s="19">
         <v>900</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>40</v>
       </c>
       <c r="B123" s="12" t="s">
@@ -6631,177 +6631,177 @@
         <v>268</v>
       </c>
       <c r="D123" s="8" t="s">
         <v>269</v>
       </c>
       <c r="E123" s="8"/>
       <c r="F123" s="19">
         <v>1900</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">
         <v>41</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>270</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D124" s="8" t="s">
         <v>272</v>
       </c>
       <c r="E124" s="8"/>
       <c r="F124" s="19">
-        <v>600</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4">
         <v>42</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>273</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D125" s="8" t="s">
         <v>275</v>
       </c>
       <c r="E125" s="8"/>
       <c r="F125" s="19">
-        <v>1950</v>
+        <v>600</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4">
         <v>43</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>276</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>278</v>
       </c>
       <c r="E126" s="8"/>
       <c r="F126" s="19">
         <v>750</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4">
         <v>44</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>281</v>
       </c>
       <c r="E127" s="8"/>
       <c r="F127" s="19">
-        <v>1900</v>
+        <v>900</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4">
         <v>45</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>282</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D128" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E128" s="8"/>
       <c r="F128" s="19">
-        <v>900</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>46</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D129" s="8" t="s">
         <v>287</v>
       </c>
       <c r="E129" s="8"/>
       <c r="F129" s="19">
-        <v>2350</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>47</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>288</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D130" s="8" t="s">
         <v>290</v>
       </c>
       <c r="E130" s="8"/>
       <c r="F130" s="19">
         <v>2100</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>48</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>292</v>
       </c>
       <c r="D131" s="8" t="s">
         <v>293</v>
       </c>
       <c r="E131" s="8"/>
       <c r="F131" s="19">
-        <v>2500</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>49</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>294</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D132" s="8" t="s">
         <v>296</v>
       </c>
       <c r="E132" s="8"/>
       <c r="F132" s="19">
         <v>1300</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>50</v>
       </c>
       <c r="B133" s="12" t="s">
@@ -6829,87 +6829,87 @@
         <v>301</v>
       </c>
       <c r="D134" s="8" t="s">
         <v>302</v>
       </c>
       <c r="E134" s="8"/>
       <c r="F134" s="19">
         <v>1200</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>52</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D135" s="8" t="s">
         <v>305</v>
       </c>
       <c r="E135" s="8"/>
       <c r="F135" s="19">
-        <v>1200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>53</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>306</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D136" s="8" t="s">
         <v>308</v>
       </c>
       <c r="E136" s="8"/>
       <c r="F136" s="19">
-        <v>1600</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>54</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>309</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D137" s="8" t="s">
         <v>311</v>
       </c>
       <c r="E137" s="8"/>
       <c r="F137" s="19">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>55</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>312</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>313</v>
       </c>
       <c r="D138" s="8" t="s">
         <v>314</v>
       </c>
       <c r="E138" s="8"/>
       <c r="F138" s="19">
         <v>750</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>56</v>
       </c>
       <c r="B139" s="12" t="s">
@@ -6973,69 +6973,69 @@
         <v>325</v>
       </c>
       <c r="D142" s="8" t="s">
         <v>326</v>
       </c>
       <c r="E142" s="8"/>
       <c r="F142" s="19">
         <v>1900</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>60</v>
       </c>
       <c r="B143" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C143" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D143" s="8" t="s">
         <v>329</v>
       </c>
       <c r="E143" s="8"/>
       <c r="F143" s="19">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>61</v>
       </c>
       <c r="B144" s="12" t="s">
         <v>330</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>331</v>
       </c>
       <c r="D144" s="8" t="s">
         <v>332</v>
       </c>
       <c r="E144" s="8"/>
       <c r="F144" s="19">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>62</v>
       </c>
       <c r="B145" s="12" t="s">
         <v>333</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D145" s="8" t="s">
         <v>335</v>
       </c>
       <c r="E145" s="8"/>
       <c r="F145" s="19">
         <v>2100</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>63</v>
       </c>
       <c r="B146" s="12" t="s">
@@ -7115,141 +7115,141 @@
       <c r="D152" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E152" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F152" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4">
         <v>1</v>
       </c>
       <c r="B153" s="12" t="s">
         <v>342</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>343</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>344</v>
       </c>
       <c r="E153" s="8"/>
       <c r="F153" s="19">
-        <v>1400</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4">
         <v>2</v>
       </c>
       <c r="B154" s="12" t="s">
         <v>345</v>
       </c>
       <c r="C154" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>347</v>
       </c>
       <c r="E154" s="8"/>
       <c r="F154" s="19">
-        <v>4800</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4">
         <v>3</v>
       </c>
       <c r="B155" s="12" t="s">
         <v>348</v>
       </c>
       <c r="C155" s="9" t="s">
         <v>349</v>
       </c>
       <c r="D155" s="8" t="s">
         <v>350</v>
       </c>
       <c r="E155" s="8"/>
       <c r="F155" s="19">
-        <v>1050</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4">
         <v>4</v>
       </c>
       <c r="B156" s="12" t="s">
         <v>351</v>
       </c>
       <c r="C156" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D156" s="8" t="s">
         <v>353</v>
       </c>
       <c r="E156" s="8"/>
       <c r="F156" s="19">
         <v>12800</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4">
         <v>5</v>
       </c>
       <c r="B157" s="12" t="s">
         <v>354</v>
       </c>
       <c r="C157" s="9" t="s">
         <v>355</v>
       </c>
       <c r="D157" s="8" t="s">
         <v>356</v>
       </c>
       <c r="E157" s="8"/>
       <c r="F157" s="19">
-        <v>1750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4">
         <v>6</v>
       </c>
       <c r="B158" s="12" t="s">
         <v>357</v>
       </c>
       <c r="C158" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D158" s="8" t="s">
         <v>359</v>
       </c>
       <c r="E158" s="8"/>
       <c r="F158" s="19">
-        <v>1200</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="5" t="s">
         <v>360</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9"/>
       <c r="D159" s="8"/>
       <c r="E159" s="8"/>
       <c r="F159" s="19"/>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="5" t="s">
         <v>361</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9"/>
       <c r="D160" s="8"/>
       <c r="E160" s="8"/>
       <c r="F160" s="19"/>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="5" t="s">
         <v>362</v>
@@ -7329,105 +7329,105 @@
         <v>369</v>
       </c>
       <c r="D166" s="8" t="s">
         <v>370</v>
       </c>
       <c r="E166" s="8"/>
       <c r="F166" s="19">
         <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4">
         <v>3</v>
       </c>
       <c r="B167" s="12" t="s">
         <v>371</v>
       </c>
       <c r="C167" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>373</v>
       </c>
       <c r="E167" s="8"/>
       <c r="F167" s="19">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4">
         <v>4</v>
       </c>
       <c r="B168" s="12" t="s">
         <v>374</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>375</v>
       </c>
       <c r="D168" s="8" t="s">
         <v>376</v>
       </c>
       <c r="E168" s="8"/>
       <c r="F168" s="19">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>5</v>
       </c>
       <c r="B169" s="12" t="s">
         <v>377</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D169" s="8" t="s">
         <v>379</v>
       </c>
       <c r="E169" s="8"/>
       <c r="F169" s="19">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>6</v>
       </c>
       <c r="B170" s="12" t="s">
         <v>380</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>381</v>
       </c>
       <c r="D170" s="8" t="s">
         <v>382</v>
       </c>
       <c r="E170" s="8"/>
       <c r="F170" s="19">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>7</v>
       </c>
       <c r="B171" s="12" t="s">
         <v>383</v>
       </c>
       <c r="C171" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D171" s="8" t="s">
         <v>385</v>
       </c>
       <c r="E171" s="8"/>
       <c r="F171" s="19">
         <v>500</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>8</v>
       </c>
       <c r="B172" s="12" t="s">
@@ -7467,69 +7467,69 @@
       <c r="D174" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E174" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F174" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4">
         <v>1</v>
       </c>
       <c r="B175" s="12" t="s">
         <v>390</v>
       </c>
       <c r="C175" s="9" t="s">
         <v>391</v>
       </c>
       <c r="D175" s="8" t="s">
         <v>392</v>
       </c>
       <c r="E175" s="8"/>
       <c r="F175" s="19">
-        <v>1480</v>
+        <v>330</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4">
         <v>2</v>
       </c>
       <c r="B176" s="12" t="s">
         <v>393</v>
       </c>
       <c r="C176" s="9" t="s">
         <v>394</v>
       </c>
       <c r="D176" s="8" t="s">
         <v>395</v>
       </c>
       <c r="E176" s="8"/>
       <c r="F176" s="19">
-        <v>330</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4">
         <v>3</v>
       </c>
       <c r="B177" s="12" t="s">
         <v>396</v>
       </c>
       <c r="C177" s="9" t="s">
         <v>397</v>
       </c>
       <c r="D177" s="8" t="s">
         <v>398</v>
       </c>
       <c r="E177" s="8"/>
       <c r="F177" s="19">
         <v>1150</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4">
         <v>4</v>
       </c>
       <c r="B178" s="12" t="s">
@@ -7647,69 +7647,69 @@
         <v>418</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>419</v>
       </c>
       <c r="E184" s="8"/>
       <c r="F184" s="19">
         <v>340</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>11</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>420</v>
       </c>
       <c r="C185" s="9" t="s">
         <v>421</v>
       </c>
       <c r="D185" s="8" t="s">
         <v>422</v>
       </c>
       <c r="E185" s="8"/>
       <c r="F185" s="19">
-        <v>1430</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>12</v>
       </c>
       <c r="B186" s="12" t="s">
         <v>423</v>
       </c>
       <c r="C186" s="9" t="s">
         <v>424</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>425</v>
       </c>
       <c r="E186" s="8"/>
       <c r="F186" s="19">
-        <v>1100</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>13</v>
       </c>
       <c r="B187" s="12" t="s">
         <v>426</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>427</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>428</v>
       </c>
       <c r="E187" s="8"/>
       <c r="F187" s="19">
         <v>1250</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>14</v>
       </c>
       <c r="B188" s="12" t="s">
@@ -8455,249 +8455,249 @@
       <c r="D231" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E231" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F231" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4">
         <v>1</v>
       </c>
       <c r="B232" s="12" t="s">
         <v>540</v>
       </c>
       <c r="C232" s="9" t="s">
         <v>541</v>
       </c>
       <c r="D232" s="8" t="s">
         <v>542</v>
       </c>
       <c r="E232" s="8"/>
       <c r="F232" s="19">
-        <v>1560</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4">
         <v>2</v>
       </c>
       <c r="B233" s="12" t="s">
         <v>543</v>
       </c>
       <c r="C233" s="9" t="s">
         <v>544</v>
       </c>
       <c r="D233" s="8" t="s">
         <v>545</v>
       </c>
       <c r="E233" s="8"/>
       <c r="F233" s="19">
-        <v>1660</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4">
         <v>3</v>
       </c>
       <c r="B234" s="12" t="s">
         <v>546</v>
       </c>
       <c r="C234" s="9" t="s">
         <v>547</v>
       </c>
       <c r="D234" s="8" t="s">
         <v>548</v>
       </c>
       <c r="E234" s="8"/>
       <c r="F234" s="19">
-        <v>1740</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4">
         <v>4</v>
       </c>
       <c r="B235" s="12" t="s">
         <v>549</v>
       </c>
       <c r="C235" s="9" t="s">
         <v>550</v>
       </c>
       <c r="D235" s="8" t="s">
         <v>551</v>
       </c>
       <c r="E235" s="8"/>
       <c r="F235" s="19">
-        <v>3000</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4">
         <v>5</v>
       </c>
       <c r="B236" s="12" t="s">
         <v>552</v>
       </c>
       <c r="C236" s="9" t="s">
         <v>553</v>
       </c>
       <c r="D236" s="8" t="s">
         <v>554</v>
       </c>
       <c r="E236" s="8"/>
       <c r="F236" s="19">
-        <v>1150</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4">
         <v>6</v>
       </c>
       <c r="B237" s="12" t="s">
         <v>555</v>
       </c>
       <c r="C237" s="9" t="s">
         <v>556</v>
       </c>
       <c r="D237" s="8" t="s">
         <v>557</v>
       </c>
       <c r="E237" s="8"/>
       <c r="F237" s="19">
-        <v>1200</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4">
         <v>7</v>
       </c>
       <c r="B238" s="12" t="s">
         <v>558</v>
       </c>
       <c r="C238" s="9" t="s">
         <v>559</v>
       </c>
       <c r="D238" s="8" t="s">
         <v>560</v>
       </c>
       <c r="E238" s="8"/>
       <c r="F238" s="19">
-        <v>1740</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4">
         <v>8</v>
       </c>
       <c r="B239" s="12" t="s">
         <v>561</v>
       </c>
       <c r="C239" s="9" t="s">
         <v>562</v>
       </c>
       <c r="D239" s="8" t="s">
         <v>563</v>
       </c>
       <c r="E239" s="8"/>
       <c r="F239" s="19">
-        <v>2350</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4">
         <v>9</v>
       </c>
       <c r="B240" s="12" t="s">
         <v>564</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>565</v>
       </c>
       <c r="D240" s="8" t="s">
         <v>566</v>
       </c>
       <c r="E240" s="8"/>
       <c r="F240" s="19">
-        <v>2450</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4">
         <v>10</v>
       </c>
       <c r="B241" s="12" t="s">
         <v>567</v>
       </c>
       <c r="C241" s="9" t="s">
         <v>568</v>
       </c>
       <c r="D241" s="8" t="s">
         <v>569</v>
       </c>
       <c r="E241" s="8"/>
       <c r="F241" s="19">
-        <v>1460</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4">
         <v>11</v>
       </c>
       <c r="B242" s="12" t="s">
         <v>570</v>
       </c>
       <c r="C242" s="9" t="s">
         <v>571</v>
       </c>
       <c r="D242" s="8" t="s">
         <v>572</v>
       </c>
       <c r="E242" s="8"/>
       <c r="F242" s="19">
-        <v>1530</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4">
         <v>12</v>
       </c>
       <c r="B243" s="12" t="s">
         <v>573</v>
       </c>
       <c r="C243" s="9" t="s">
         <v>574</v>
       </c>
       <c r="D243" s="8" t="s">
         <v>575</v>
       </c>
       <c r="E243" s="8"/>
       <c r="F243" s="19">
-        <v>2950</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4">
         <v>13</v>
       </c>
       <c r="B244" s="12" t="s">
         <v>576</v>
       </c>
       <c r="C244" s="9" t="s">
         <v>577</v>
       </c>
       <c r="D244" s="8" t="s">
         <v>578</v>
       </c>
       <c r="E244" s="8"/>
       <c r="F244" s="19">
         <v>1390</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4">
         <v>14</v>
       </c>
       <c r="B245" s="12" t="s">
@@ -8743,105 +8743,105 @@
         <v>586</v>
       </c>
       <c r="D247" s="8" t="s">
         <v>587</v>
       </c>
       <c r="E247" s="8"/>
       <c r="F247" s="19">
         <v>1060</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>17</v>
       </c>
       <c r="B248" s="12" t="s">
         <v>588</v>
       </c>
       <c r="C248" s="9" t="s">
         <v>589</v>
       </c>
       <c r="D248" s="8" t="s">
         <v>590</v>
       </c>
       <c r="E248" s="8"/>
       <c r="F248" s="19">
-        <v>2170</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>18</v>
       </c>
       <c r="B249" s="12" t="s">
         <v>591</v>
       </c>
       <c r="C249" s="9" t="s">
         <v>592</v>
       </c>
       <c r="D249" s="8" t="s">
         <v>593</v>
       </c>
       <c r="E249" s="8"/>
       <c r="F249" s="19">
-        <v>2140</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>19</v>
       </c>
       <c r="B250" s="12" t="s">
         <v>594</v>
       </c>
       <c r="C250" s="9" t="s">
         <v>595</v>
       </c>
       <c r="D250" s="8" t="s">
         <v>596</v>
       </c>
       <c r="E250" s="8"/>
       <c r="F250" s="19">
-        <v>2670</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>20</v>
       </c>
       <c r="B251" s="12" t="s">
         <v>597</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>598</v>
       </c>
       <c r="D251" s="8" t="s">
         <v>599</v>
       </c>
       <c r="E251" s="8"/>
       <c r="F251" s="19">
-        <v>2690</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>21</v>
       </c>
       <c r="B252" s="12" t="s">
         <v>600</v>
       </c>
       <c r="C252" s="9" t="s">
         <v>601</v>
       </c>
       <c r="D252" s="8" t="s">
         <v>602</v>
       </c>
       <c r="E252" s="8"/>
       <c r="F252" s="19">
         <v>1650</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>22</v>
       </c>
       <c r="B253" s="12" t="s">
@@ -8923,105 +8923,105 @@
         <v>616</v>
       </c>
       <c r="D257" s="8" t="s">
         <v>617</v>
       </c>
       <c r="E257" s="8"/>
       <c r="F257" s="19">
         <v>1120</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4">
         <v>27</v>
       </c>
       <c r="B258" s="12" t="s">
         <v>618</v>
       </c>
       <c r="C258" s="9" t="s">
         <v>619</v>
       </c>
       <c r="D258" s="8" t="s">
         <v>620</v>
       </c>
       <c r="E258" s="8"/>
       <c r="F258" s="19">
-        <v>2280</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4">
         <v>28</v>
       </c>
       <c r="B259" s="12" t="s">
         <v>621</v>
       </c>
       <c r="C259" s="9" t="s">
         <v>622</v>
       </c>
       <c r="D259" s="8" t="s">
         <v>623</v>
       </c>
       <c r="E259" s="8"/>
       <c r="F259" s="19">
-        <v>2260</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4">
         <v>29</v>
       </c>
       <c r="B260" s="12" t="s">
         <v>624</v>
       </c>
       <c r="C260" s="9" t="s">
         <v>625</v>
       </c>
       <c r="D260" s="8" t="s">
         <v>626</v>
       </c>
       <c r="E260" s="8"/>
       <c r="F260" s="19">
-        <v>2690</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4">
         <v>30</v>
       </c>
       <c r="B261" s="12" t="s">
         <v>627</v>
       </c>
       <c r="C261" s="9" t="s">
         <v>628</v>
       </c>
       <c r="D261" s="8" t="s">
         <v>629</v>
       </c>
       <c r="E261" s="8"/>
       <c r="F261" s="19">
-        <v>2720</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4">
         <v>31</v>
       </c>
       <c r="B262" s="12" t="s">
         <v>630</v>
       </c>
       <c r="C262" s="9" t="s">
         <v>631</v>
       </c>
       <c r="D262" s="8" t="s">
         <v>632</v>
       </c>
       <c r="E262" s="8"/>
       <c r="F262" s="19">
         <v>1460</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4">
         <v>32</v>
       </c>
       <c r="B263" s="12" t="s">
@@ -9113,363 +9113,367 @@
         <v>5</v>
       </c>
       <c r="D268" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E268" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F268" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4">
         <v>1</v>
       </c>
       <c r="B269" s="12"/>
       <c r="C269" s="9" t="s">
         <v>646</v>
       </c>
       <c r="D269" s="8" t="s">
         <v>647</v>
       </c>
       <c r="E269" s="8"/>
       <c r="F269" s="19">
-        <v>2700</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4">
         <v>2</v>
       </c>
       <c r="B270" s="12"/>
       <c r="C270" s="9" t="s">
         <v>648</v>
       </c>
       <c r="D270" s="8" t="s">
         <v>649</v>
       </c>
       <c r="E270" s="8"/>
       <c r="F270" s="19">
-        <v>2200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4">
         <v>3</v>
       </c>
       <c r="B271" s="12"/>
       <c r="C271" s="9" t="s">
         <v>650</v>
       </c>
       <c r="D271" s="8" t="s">
         <v>651</v>
       </c>
       <c r="E271" s="8"/>
       <c r="F271" s="19">
         <v>3900</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4">
         <v>4</v>
       </c>
       <c r="B272" s="12"/>
       <c r="C272" s="9" t="s">
         <v>652</v>
       </c>
       <c r="D272" s="8" t="s">
         <v>653</v>
       </c>
       <c r="E272" s="8"/>
       <c r="F272" s="19">
         <v>5400</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4">
         <v>5</v>
       </c>
       <c r="B273" s="12"/>
       <c r="C273" s="9" t="s">
         <v>654</v>
       </c>
       <c r="D273" s="8" t="s">
         <v>655</v>
       </c>
       <c r="E273" s="8"/>
       <c r="F273" s="19">
-        <v>1550</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4">
         <v>6</v>
       </c>
       <c r="B274" s="12"/>
       <c r="C274" s="9" t="s">
         <v>656</v>
       </c>
       <c r="D274" s="8" t="s">
         <v>657</v>
       </c>
       <c r="E274" s="8"/>
       <c r="F274" s="19">
-        <v>1250</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4">
         <v>7</v>
       </c>
       <c r="B275" s="12" t="s">
         <v>658</v>
       </c>
       <c r="C275" s="9" t="s">
         <v>659</v>
       </c>
       <c r="D275" s="8" t="s">
         <v>660</v>
       </c>
       <c r="E275" s="8"/>
       <c r="F275" s="19">
         <v>2620</v>
       </c>
     </row>
     <row r="276" spans="1:6">
-      <c r="A276" s="4">
+      <c r="A276" s="7">
         <v>8</v>
       </c>
-      <c r="B276" s="12"/>
-      <c r="C276" s="9" t="s">
+      <c r="B276" s="13"/>
+      <c r="C276" s="15" t="s">
         <v>661</v>
       </c>
-      <c r="D276" s="8" t="s">
+      <c r="D276" s="17" t="s">
         <v>662</v>
       </c>
-      <c r="E276" s="8"/>
-      <c r="F276" s="19">
+      <c r="E276" s="17">
+        <v>0</v>
+      </c>
+      <c r="F276" s="21">
         <v>1100</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4">
         <v>9</v>
       </c>
       <c r="B277" s="12" t="s">
         <v>663</v>
       </c>
       <c r="C277" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D277" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E277" s="8"/>
       <c r="F277" s="19">
         <v>3350</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4">
         <v>10</v>
       </c>
       <c r="B278" s="12"/>
       <c r="C278" s="9" t="s">
         <v>666</v>
       </c>
       <c r="D278" s="8" t="s">
         <v>667</v>
       </c>
       <c r="E278" s="8"/>
       <c r="F278" s="19">
-        <v>2320</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4">
         <v>11</v>
       </c>
       <c r="B279" s="12"/>
       <c r="C279" s="9" t="s">
         <v>668</v>
       </c>
       <c r="D279" s="8" t="s">
         <v>669</v>
       </c>
       <c r="E279" s="8"/>
       <c r="F279" s="19">
-        <v>1720</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4">
         <v>12</v>
       </c>
       <c r="B280" s="12"/>
       <c r="C280" s="9" t="s">
         <v>670</v>
       </c>
       <c r="D280" s="8" t="s">
         <v>671</v>
       </c>
       <c r="E280" s="8"/>
       <c r="F280" s="19">
         <v>3600</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4">
         <v>13</v>
       </c>
       <c r="B281" s="12"/>
       <c r="C281" s="9" t="s">
         <v>672</v>
       </c>
       <c r="D281" s="8" t="s">
         <v>673</v>
       </c>
       <c r="E281" s="8"/>
       <c r="F281" s="19">
         <v>4500</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4">
         <v>14</v>
       </c>
       <c r="B282" s="12"/>
       <c r="C282" s="9" t="s">
         <v>674</v>
       </c>
       <c r="D282" s="8" t="s">
         <v>675</v>
       </c>
       <c r="E282" s="8"/>
       <c r="F282" s="19">
-        <v>1550</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4">
         <v>15</v>
       </c>
       <c r="B283" s="12"/>
       <c r="C283" s="9" t="s">
         <v>676</v>
       </c>
       <c r="D283" s="8" t="s">
         <v>677</v>
       </c>
       <c r="E283" s="8"/>
       <c r="F283" s="19">
-        <v>1260</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4">
         <v>16</v>
       </c>
       <c r="B284" s="12" t="s">
         <v>678</v>
       </c>
       <c r="C284" s="9" t="s">
         <v>679</v>
       </c>
       <c r="D284" s="8" t="s">
         <v>680</v>
       </c>
       <c r="E284" s="8"/>
       <c r="F284" s="19">
         <v>2640</v>
       </c>
     </row>
     <row r="285" spans="1:6">
-      <c r="A285" s="4">
+      <c r="A285" s="7">
         <v>17</v>
       </c>
-      <c r="B285" s="12"/>
-      <c r="C285" s="9" t="s">
+      <c r="B285" s="13"/>
+      <c r="C285" s="15" t="s">
         <v>681</v>
       </c>
-      <c r="D285" s="8" t="s">
+      <c r="D285" s="17" t="s">
         <v>682</v>
       </c>
-      <c r="E285" s="8"/>
-      <c r="F285" s="19">
+      <c r="E285" s="17">
+        <v>0</v>
+      </c>
+      <c r="F285" s="21">
         <v>1100</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4">
         <v>18</v>
       </c>
       <c r="B286" s="12" t="s">
         <v>683</v>
       </c>
       <c r="C286" s="9" t="s">
         <v>684</v>
       </c>
       <c r="D286" s="8" t="s">
         <v>685</v>
       </c>
       <c r="E286" s="8"/>
       <c r="F286" s="19">
         <v>3420</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4">
         <v>19</v>
       </c>
       <c r="B287" s="12"/>
       <c r="C287" s="9" t="s">
         <v>686</v>
       </c>
       <c r="D287" s="8" t="s">
         <v>687</v>
       </c>
       <c r="E287" s="8"/>
       <c r="F287" s="19">
-        <v>2700</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4">
         <v>20</v>
       </c>
       <c r="B288" s="12"/>
       <c r="C288" s="9" t="s">
         <v>688</v>
       </c>
       <c r="D288" s="8" t="s">
         <v>689</v>
       </c>
       <c r="E288" s="8"/>
       <c r="F288" s="19">
-        <v>2400</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4">
         <v>21</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="9" t="s">
         <v>690</v>
       </c>
       <c r="D289" s="8" t="s">
         <v>691</v>
       </c>
       <c r="E289" s="8"/>
       <c r="F289" s="19">
         <v>4200</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4">
         <v>22</v>
       </c>
       <c r="B290" s="12"/>
       <c r="C290" s="9" t="s">
         <v>692</v>
@@ -9525,174 +9529,182 @@
       <c r="D293" s="8" t="s">
         <v>699</v>
       </c>
       <c r="E293" s="8"/>
       <c r="F293" s="19">
         <v>3000</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4">
         <v>26</v>
       </c>
       <c r="B294" s="12"/>
       <c r="C294" s="9" t="s">
         <v>700</v>
       </c>
       <c r="D294" s="8" t="s">
         <v>701</v>
       </c>
       <c r="E294" s="8"/>
       <c r="F294" s="19">
         <v>3900</v>
       </c>
     </row>
     <row r="295" spans="1:6">
-      <c r="A295" s="4">
+      <c r="A295" s="7">
         <v>27</v>
       </c>
-      <c r="B295" s="12"/>
-      <c r="C295" s="9" t="s">
+      <c r="B295" s="13"/>
+      <c r="C295" s="15" t="s">
         <v>702</v>
       </c>
-      <c r="D295" s="8" t="s">
+      <c r="D295" s="17" t="s">
         <v>703</v>
       </c>
-      <c r="E295" s="8"/>
-      <c r="F295" s="19">
+      <c r="E295" s="17">
+        <v>0</v>
+      </c>
+      <c r="F295" s="21">
         <v>1700</v>
       </c>
     </row>
     <row r="296" spans="1:6">
-      <c r="A296" s="4">
+      <c r="A296" s="7">
         <v>28</v>
       </c>
-      <c r="B296" s="12"/>
-      <c r="C296" s="9" t="s">
+      <c r="B296" s="13"/>
+      <c r="C296" s="15" t="s">
         <v>704</v>
       </c>
-      <c r="D296" s="8" t="s">
+      <c r="D296" s="17" t="s">
         <v>705</v>
       </c>
-      <c r="E296" s="8"/>
-      <c r="F296" s="19">
+      <c r="E296" s="17">
+        <v>0</v>
+      </c>
+      <c r="F296" s="21">
         <v>1700</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4">
         <v>29</v>
       </c>
       <c r="B297" s="12"/>
       <c r="C297" s="9" t="s">
         <v>706</v>
       </c>
       <c r="D297" s="8" t="s">
         <v>707</v>
       </c>
       <c r="E297" s="8"/>
       <c r="F297" s="19">
         <v>3900</v>
       </c>
     </row>
     <row r="298" spans="1:6">
-      <c r="A298" s="4">
+      <c r="A298" s="7">
         <v>30</v>
       </c>
-      <c r="B298" s="12"/>
-      <c r="C298" s="9" t="s">
+      <c r="B298" s="13"/>
+      <c r="C298" s="15" t="s">
         <v>708</v>
       </c>
-      <c r="D298" s="8" t="s">
+      <c r="D298" s="17" t="s">
         <v>709</v>
       </c>
-      <c r="E298" s="8"/>
-      <c r="F298" s="19">
+      <c r="E298" s="17">
+        <v>0</v>
+      </c>
+      <c r="F298" s="21">
         <v>2000</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4">
         <v>31</v>
       </c>
       <c r="B299" s="12"/>
       <c r="C299" s="9" t="s">
         <v>710</v>
       </c>
       <c r="D299" s="8" t="s">
         <v>711</v>
       </c>
       <c r="E299" s="8"/>
       <c r="F299" s="19">
         <v>2000</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4">
         <v>32</v>
       </c>
       <c r="B300" s="12"/>
       <c r="C300" s="9" t="s">
         <v>712</v>
       </c>
       <c r="D300" s="8" t="s">
         <v>713</v>
       </c>
       <c r="E300" s="8"/>
       <c r="F300" s="19">
-        <v>1450</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4">
         <v>33</v>
       </c>
       <c r="B301" s="12"/>
       <c r="C301" s="9" t="s">
         <v>714</v>
       </c>
       <c r="D301" s="8" t="s">
         <v>715</v>
       </c>
       <c r="E301" s="8"/>
       <c r="F301" s="19">
-        <v>1200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="302" spans="1:6">
-      <c r="A302" s="4">
+      <c r="A302" s="7">
         <v>34</v>
       </c>
-      <c r="B302" s="12"/>
-      <c r="C302" s="9" t="s">
+      <c r="B302" s="13"/>
+      <c r="C302" s="15" t="s">
         <v>716</v>
       </c>
-      <c r="D302" s="8" t="s">
+      <c r="D302" s="17" t="s">
         <v>717</v>
       </c>
-      <c r="E302" s="8"/>
-      <c r="F302" s="19">
+      <c r="E302" s="17">
+        <v>0</v>
+      </c>
+      <c r="F302" s="21">
         <v>990</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4">
         <v>35</v>
       </c>
       <c r="B303" s="12" t="s">
         <v>718</v>
       </c>
       <c r="C303" s="9" t="s">
         <v>719</v>
       </c>
       <c r="D303" s="8" t="s">
         <v>720</v>
       </c>
       <c r="E303" s="8"/>
       <c r="F303" s="19">
         <v>3300</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4">
         <v>36</v>
       </c>
@@ -9701,98 +9713,100 @@
         <v>721</v>
       </c>
       <c r="D304" s="8" t="s">
         <v>722</v>
       </c>
       <c r="E304" s="8"/>
       <c r="F304" s="19">
         <v>3300</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4">
         <v>37</v>
       </c>
       <c r="B305" s="12" t="s">
         <v>723</v>
       </c>
       <c r="C305" s="9" t="s">
         <v>724</v>
       </c>
       <c r="D305" s="8" t="s">
         <v>725</v>
       </c>
       <c r="E305" s="8"/>
       <c r="F305" s="19">
-        <v>2300</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4">
         <v>38</v>
       </c>
       <c r="B306" s="12"/>
       <c r="C306" s="9" t="s">
         <v>726</v>
       </c>
       <c r="D306" s="8" t="s">
         <v>727</v>
       </c>
       <c r="E306" s="8"/>
       <c r="F306" s="19">
-        <v>1660</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4">
         <v>39</v>
       </c>
       <c r="B307" s="12"/>
       <c r="C307" s="9" t="s">
         <v>728</v>
       </c>
       <c r="D307" s="8" t="s">
         <v>729</v>
       </c>
       <c r="E307" s="8"/>
       <c r="F307" s="19">
         <v>3600</v>
       </c>
     </row>
     <row r="308" spans="1:6">
-      <c r="A308" s="4">
+      <c r="A308" s="7">
         <v>40</v>
       </c>
-      <c r="B308" s="12"/>
-      <c r="C308" s="9" t="s">
+      <c r="B308" s="13"/>
+      <c r="C308" s="15" t="s">
         <v>730</v>
       </c>
-      <c r="D308" s="8" t="s">
+      <c r="D308" s="17" t="s">
         <v>731</v>
       </c>
-      <c r="E308" s="8"/>
-      <c r="F308" s="19">
+      <c r="E308" s="17">
+        <v>0</v>
+      </c>
+      <c r="F308" s="21">
         <v>1500</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4">
         <v>41</v>
       </c>
       <c r="B309" s="12"/>
       <c r="C309" s="9" t="s">
         <v>732</v>
       </c>
       <c r="D309" s="8" t="s">
         <v>733</v>
       </c>
       <c r="E309" s="8"/>
       <c r="F309" s="19">
         <v>4200</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4">
         <v>42</v>
       </c>
       <c r="B310" s="12"/>
       <c r="C310" s="9" t="s">
@@ -10111,69 +10125,69 @@
         <v>778</v>
       </c>
       <c r="D328" s="8" t="s">
         <v>779</v>
       </c>
       <c r="E328" s="8"/>
       <c r="F328" s="19">
         <v>250</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>5</v>
       </c>
       <c r="B329" s="12" t="s">
         <v>780</v>
       </c>
       <c r="C329" s="9" t="s">
         <v>781</v>
       </c>
       <c r="D329" s="8" t="s">
         <v>782</v>
       </c>
       <c r="E329" s="8"/>
       <c r="F329" s="19">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>6</v>
       </c>
       <c r="B330" s="12" t="s">
         <v>783</v>
       </c>
       <c r="C330" s="9" t="s">
         <v>784</v>
       </c>
       <c r="D330" s="8" t="s">
         <v>785</v>
       </c>
       <c r="E330" s="8"/>
       <c r="F330" s="19">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="2" t="s">
         <v>786</v>
       </c>
       <c r="B331" s="8"/>
       <c r="C331" s="9"/>
       <c r="D331" s="8"/>
       <c r="E331" s="8"/>
       <c r="F331" s="19"/>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C332" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D332" s="16" t="s">
         <v>6</v>
       </c>
@@ -10285,69 +10299,69 @@
         <v>803</v>
       </c>
       <c r="D338" s="8" t="s">
         <v>804</v>
       </c>
       <c r="E338" s="8"/>
       <c r="F338" s="19">
         <v>2500</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>7</v>
       </c>
       <c r="B339" s="12" t="s">
         <v>805</v>
       </c>
       <c r="C339" s="9" t="s">
         <v>806</v>
       </c>
       <c r="D339" s="8" t="s">
         <v>807</v>
       </c>
       <c r="E339" s="8"/>
       <c r="F339" s="19">
-        <v>700</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>8</v>
       </c>
       <c r="B340" s="12" t="s">
         <v>808</v>
       </c>
       <c r="C340" s="9" t="s">
         <v>809</v>
       </c>
       <c r="D340" s="8" t="s">
         <v>810</v>
       </c>
       <c r="E340" s="8"/>
       <c r="F340" s="19">
-        <v>3000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="2" t="s">
         <v>811</v>
       </c>
       <c r="B341" s="8"/>
       <c r="C341" s="9"/>
       <c r="D341" s="8"/>
       <c r="E341" s="8"/>
       <c r="F341" s="19"/>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B342" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C342" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D342" s="16" t="s">
         <v>6</v>
       </c>
@@ -10405,87 +10419,87 @@
         <v>819</v>
       </c>
       <c r="D345" s="8" t="s">
         <v>820</v>
       </c>
       <c r="E345" s="8"/>
       <c r="F345" s="19">
         <v>3200</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>4</v>
       </c>
       <c r="B346" s="12" t="s">
         <v>821</v>
       </c>
       <c r="C346" s="9" t="s">
         <v>822</v>
       </c>
       <c r="D346" s="8" t="s">
         <v>823</v>
       </c>
       <c r="E346" s="8"/>
       <c r="F346" s="19">
-        <v>7400</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>5</v>
       </c>
       <c r="B347" s="12" t="s">
         <v>824</v>
       </c>
       <c r="C347" s="9" t="s">
         <v>825</v>
       </c>
       <c r="D347" s="8" t="s">
         <v>826</v>
       </c>
       <c r="E347" s="8"/>
       <c r="F347" s="19">
-        <v>2300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>6</v>
       </c>
       <c r="B348" s="12" t="s">
         <v>827</v>
       </c>
       <c r="C348" s="9" t="s">
         <v>828</v>
       </c>
       <c r="D348" s="8" t="s">
         <v>829</v>
       </c>
       <c r="E348" s="8"/>
       <c r="F348" s="19">
-        <v>4500</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>7</v>
       </c>
       <c r="B349" s="12" t="s">
         <v>830</v>
       </c>
       <c r="C349" s="9" t="s">
         <v>831</v>
       </c>
       <c r="D349" s="8" t="s">
         <v>832</v>
       </c>
       <c r="E349" s="8"/>
       <c r="F349" s="19">
         <v>22000</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>8</v>
       </c>
       <c r="B350" s="12" t="s">
@@ -11117,69 +11131,69 @@
         <v>924</v>
       </c>
       <c r="D386" s="8" t="s">
         <v>925</v>
       </c>
       <c r="E386" s="8"/>
       <c r="F386" s="19">
         <v>19150</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>3</v>
       </c>
       <c r="B387" s="12" t="s">
         <v>926</v>
       </c>
       <c r="C387" s="9" t="s">
         <v>927</v>
       </c>
       <c r="D387" s="8" t="s">
         <v>928</v>
       </c>
       <c r="E387" s="8"/>
       <c r="F387" s="19">
-        <v>195</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>4</v>
       </c>
       <c r="B388" s="12" t="s">
         <v>929</v>
       </c>
       <c r="C388" s="9" t="s">
         <v>930</v>
       </c>
       <c r="D388" s="8" t="s">
         <v>931</v>
       </c>
       <c r="E388" s="8"/>
       <c r="F388" s="19">
-        <v>18300</v>
+        <v>195</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>5</v>
       </c>
       <c r="B389" s="12" t="s">
         <v>932</v>
       </c>
       <c r="C389" s="9" t="s">
         <v>933</v>
       </c>
       <c r="D389" s="8" t="s">
         <v>934</v>
       </c>
       <c r="E389" s="8"/>
       <c r="F389" s="19">
         <v>19150</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>6</v>
       </c>
       <c r="B390" s="12" t="s">
@@ -11243,69 +11257,69 @@
         <v>945</v>
       </c>
       <c r="D393" s="8" t="s">
         <v>946</v>
       </c>
       <c r="E393" s="8"/>
       <c r="F393" s="19">
         <v>18300</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4">
         <v>10</v>
       </c>
       <c r="B394" s="12" t="s">
         <v>947</v>
       </c>
       <c r="C394" s="9" t="s">
         <v>948</v>
       </c>
       <c r="D394" s="8" t="s">
         <v>949</v>
       </c>
       <c r="E394" s="8"/>
       <c r="F394" s="19">
-        <v>19220</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4">
         <v>11</v>
       </c>
       <c r="B395" s="12" t="s">
         <v>950</v>
       </c>
       <c r="C395" s="9" t="s">
         <v>951</v>
       </c>
       <c r="D395" s="8" t="s">
         <v>952</v>
       </c>
       <c r="E395" s="8"/>
       <c r="F395" s="19">
-        <v>19500</v>
+        <v>19220</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4">
         <v>12</v>
       </c>
       <c r="B396" s="12" t="s">
         <v>953</v>
       </c>
       <c r="C396" s="9" t="s">
         <v>954</v>
       </c>
       <c r="D396" s="8" t="s">
         <v>955</v>
       </c>
       <c r="E396" s="8"/>
       <c r="F396" s="19">
         <v>19850</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B397" s="8"/>
@@ -11877,69 +11891,69 @@
         <v>1027</v>
       </c>
       <c r="D430" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="E430" s="8"/>
       <c r="F430" s="19">
         <v>32000</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4">
         <v>3</v>
       </c>
       <c r="B431" s="12" t="s">
         <v>1029</v>
       </c>
       <c r="C431" s="9" t="s">
         <v>1030</v>
       </c>
       <c r="D431" s="8" t="s">
         <v>1031</v>
       </c>
       <c r="E431" s="8"/>
       <c r="F431" s="19">
-        <v>18300</v>
+        <v>32000</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4">
         <v>4</v>
       </c>
       <c r="B432" s="12" t="s">
         <v>1032</v>
       </c>
       <c r="C432" s="9" t="s">
         <v>1033</v>
       </c>
       <c r="D432" s="8" t="s">
         <v>1034</v>
       </c>
       <c r="E432" s="8"/>
       <c r="F432" s="19">
-        <v>32000</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4">
         <v>5</v>
       </c>
       <c r="B433" s="12" t="s">
         <v>1035</v>
       </c>
       <c r="C433" s="9" t="s">
         <v>1036</v>
       </c>
       <c r="D433" s="8" t="s">
         <v>1037</v>
       </c>
       <c r="E433" s="8"/>
       <c r="F433" s="19">
         <v>32000</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4">
         <v>6</v>
       </c>
       <c r="B434" s="12" t="s">
@@ -11949,69 +11963,69 @@
         <v>1039</v>
       </c>
       <c r="D434" s="8" t="s">
         <v>1040</v>
       </c>
       <c r="E434" s="8"/>
       <c r="F434" s="19">
         <v>19000</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4">
         <v>7</v>
       </c>
       <c r="B435" s="12" t="s">
         <v>1041</v>
       </c>
       <c r="C435" s="9" t="s">
         <v>1042</v>
       </c>
       <c r="D435" s="8" t="s">
         <v>1043</v>
       </c>
       <c r="E435" s="8"/>
       <c r="F435" s="19">
-        <v>32000</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4">
         <v>8</v>
       </c>
       <c r="B436" s="12" t="s">
         <v>1044</v>
       </c>
       <c r="C436" s="9" t="s">
         <v>1045</v>
       </c>
       <c r="D436" s="8" t="s">
         <v>1046</v>
       </c>
       <c r="E436" s="8"/>
       <c r="F436" s="19">
-        <v>18300</v>
+        <v>32000</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4">
         <v>9</v>
       </c>
       <c r="B437" s="12" t="s">
         <v>1047</v>
       </c>
       <c r="C437" s="9" t="s">
         <v>1048</v>
       </c>
       <c r="D437" s="8" t="s">
         <v>1049</v>
       </c>
       <c r="E437" s="8"/>
       <c r="F437" s="19">
         <v>19000</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4">
         <v>10</v>
       </c>
       <c r="B438" s="12" t="s">
@@ -12021,69 +12035,69 @@
         <v>1051</v>
       </c>
       <c r="D438" s="8" t="s">
         <v>1052</v>
       </c>
       <c r="E438" s="8"/>
       <c r="F438" s="19">
         <v>32000</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>11</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="C439" s="9" t="s">
         <v>1054</v>
       </c>
       <c r="D439" s="8" t="s">
         <v>1055</v>
       </c>
       <c r="E439" s="8"/>
       <c r="F439" s="19">
-        <v>18300</v>
+        <v>32000</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>12</v>
       </c>
       <c r="B440" s="12" t="s">
         <v>1056</v>
       </c>
       <c r="C440" s="9" t="s">
         <v>1057</v>
       </c>
       <c r="D440" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="E440" s="8"/>
       <c r="F440" s="19">
-        <v>32000</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>13</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>1059</v>
       </c>
       <c r="C441" s="9" t="s">
         <v>1060</v>
       </c>
       <c r="D441" s="8" t="s">
         <v>1061</v>
       </c>
       <c r="E441" s="8"/>
       <c r="F441" s="19">
         <v>19000</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>14</v>
       </c>
       <c r="B442" s="12" t="s">
@@ -13155,195 +13169,195 @@
       <c r="D503" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E503" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F503" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>1</v>
       </c>
       <c r="B504" s="12" t="s">
         <v>1173</v>
       </c>
       <c r="C504" s="9" t="s">
         <v>1174</v>
       </c>
       <c r="D504" s="8" t="s">
         <v>1175</v>
       </c>
       <c r="E504" s="8"/>
       <c r="F504" s="19">
-        <v>195</v>
+        <v>55</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>2</v>
       </c>
       <c r="B505" s="12" t="s">
         <v>1176</v>
       </c>
       <c r="C505" s="9" t="s">
         <v>1177</v>
       </c>
       <c r="D505" s="8" t="s">
         <v>1178</v>
       </c>
       <c r="E505" s="8"/>
       <c r="F505" s="19">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>3</v>
       </c>
       <c r="B506" s="12" t="s">
         <v>1179</v>
       </c>
       <c r="C506" s="9" t="s">
         <v>1180</v>
       </c>
       <c r="D506" s="8" t="s">
         <v>1181</v>
       </c>
       <c r="E506" s="8"/>
       <c r="F506" s="19">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>4</v>
       </c>
       <c r="B507" s="12" t="s">
         <v>1182</v>
       </c>
       <c r="C507" s="9" t="s">
         <v>1183</v>
       </c>
       <c r="D507" s="8" t="s">
         <v>1184</v>
       </c>
       <c r="E507" s="8"/>
       <c r="F507" s="19">
-        <v>55</v>
+        <v>170</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>5</v>
       </c>
       <c r="B508" s="12" t="s">
         <v>1185</v>
       </c>
       <c r="C508" s="9" t="s">
         <v>1186</v>
       </c>
       <c r="D508" s="8" t="s">
         <v>1187</v>
       </c>
       <c r="E508" s="8"/>
       <c r="F508" s="19">
-        <v>320</v>
+        <v>155</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>6</v>
       </c>
       <c r="B509" s="12" t="s">
         <v>1188</v>
       </c>
       <c r="C509" s="9" t="s">
         <v>1189</v>
       </c>
       <c r="D509" s="8" t="s">
         <v>1190</v>
       </c>
       <c r="E509" s="8"/>
       <c r="F509" s="19">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>7</v>
       </c>
       <c r="B510" s="12" t="s">
         <v>1191</v>
       </c>
       <c r="C510" s="9" t="s">
         <v>1192</v>
       </c>
       <c r="D510" s="8" t="s">
         <v>1193</v>
       </c>
       <c r="E510" s="8"/>
       <c r="F510" s="19">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>8</v>
       </c>
       <c r="B511" s="12" t="s">
         <v>1194</v>
       </c>
       <c r="C511" s="9" t="s">
         <v>1195</v>
       </c>
       <c r="D511" s="8" t="s">
         <v>1196</v>
       </c>
       <c r="E511" s="8"/>
       <c r="F511" s="19">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>9</v>
       </c>
       <c r="B512" s="12" t="s">
         <v>1197</v>
       </c>
       <c r="C512" s="9" t="s">
         <v>1198</v>
       </c>
       <c r="D512" s="8" t="s">
         <v>1199</v>
       </c>
       <c r="E512" s="8"/>
       <c r="F512" s="19">
-        <v>100</v>
+        <v>210</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>10</v>
       </c>
       <c r="B513" s="12" t="s">
         <v>1200</v>
       </c>
       <c r="C513" s="9" t="s">
         <v>1201</v>
       </c>
       <c r="D513" s="8" t="s">
         <v>1202</v>
       </c>
       <c r="E513" s="8"/>
       <c r="F513" s="19">
         <v>235</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>11</v>
       </c>
       <c r="B514" s="12" t="s">
@@ -13479,393 +13493,393 @@
         <v>1225</v>
       </c>
       <c r="D521" s="8" t="s">
         <v>1226</v>
       </c>
       <c r="E521" s="8"/>
       <c r="F521" s="19">
         <v>78</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>19</v>
       </c>
       <c r="B522" s="12" t="s">
         <v>1227</v>
       </c>
       <c r="C522" s="9" t="s">
         <v>1228</v>
       </c>
       <c r="D522" s="8" t="s">
         <v>1229</v>
       </c>
       <c r="E522" s="8"/>
       <c r="F522" s="19">
-        <v>255</v>
+        <v>70</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>20</v>
       </c>
       <c r="B523" s="12" t="s">
         <v>1230</v>
       </c>
       <c r="C523" s="9" t="s">
         <v>1231</v>
       </c>
       <c r="D523" s="8" t="s">
         <v>1232</v>
       </c>
       <c r="E523" s="8"/>
       <c r="F523" s="19">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>21</v>
       </c>
       <c r="B524" s="12" t="s">
         <v>1233</v>
       </c>
       <c r="C524" s="9" t="s">
         <v>1234</v>
       </c>
       <c r="D524" s="8" t="s">
         <v>1235</v>
       </c>
       <c r="E524" s="8"/>
       <c r="F524" s="19">
-        <v>210</v>
+        <v>255</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>22</v>
       </c>
       <c r="B525" s="12" t="s">
         <v>1236</v>
       </c>
       <c r="C525" s="9" t="s">
         <v>1237</v>
       </c>
       <c r="D525" s="8" t="s">
         <v>1238</v>
       </c>
       <c r="E525" s="8"/>
       <c r="F525" s="19">
-        <v>210</v>
+        <v>70</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>23</v>
       </c>
       <c r="B526" s="12" t="s">
         <v>1239</v>
       </c>
       <c r="C526" s="9" t="s">
         <v>1240</v>
       </c>
       <c r="D526" s="8" t="s">
         <v>1241</v>
       </c>
       <c r="E526" s="8"/>
       <c r="F526" s="19">
-        <v>95</v>
+        <v>210</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>24</v>
       </c>
       <c r="B527" s="12" t="s">
         <v>1242</v>
       </c>
       <c r="C527" s="9" t="s">
         <v>1243</v>
       </c>
       <c r="D527" s="8" t="s">
         <v>1244</v>
       </c>
       <c r="E527" s="8"/>
       <c r="F527" s="19">
-        <v>175</v>
+        <v>210</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>25</v>
       </c>
       <c r="B528" s="12" t="s">
         <v>1245</v>
       </c>
       <c r="C528" s="9" t="s">
         <v>1246</v>
       </c>
       <c r="D528" s="8" t="s">
         <v>1247</v>
       </c>
       <c r="E528" s="8"/>
       <c r="F528" s="19">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>26</v>
       </c>
       <c r="B529" s="12" t="s">
         <v>1248</v>
       </c>
       <c r="C529" s="9" t="s">
         <v>1249</v>
       </c>
       <c r="D529" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="E529" s="8"/>
       <c r="F529" s="19">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>27</v>
       </c>
       <c r="B530" s="12" t="s">
         <v>1251</v>
       </c>
       <c r="C530" s="9" t="s">
         <v>1252</v>
       </c>
       <c r="D530" s="8" t="s">
         <v>1253</v>
       </c>
       <c r="E530" s="8"/>
       <c r="F530" s="19">
-        <v>80</v>
+        <v>195</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>28</v>
       </c>
       <c r="B531" s="12" t="s">
         <v>1254</v>
       </c>
       <c r="C531" s="9" t="s">
         <v>1255</v>
       </c>
       <c r="D531" s="8" t="s">
         <v>1256</v>
       </c>
       <c r="E531" s="8"/>
       <c r="F531" s="19">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>29</v>
       </c>
       <c r="B532" s="12" t="s">
         <v>1257</v>
       </c>
       <c r="C532" s="9" t="s">
         <v>1258</v>
       </c>
       <c r="D532" s="8" t="s">
         <v>1259</v>
       </c>
       <c r="E532" s="8"/>
       <c r="F532" s="19">
-        <v>265</v>
+        <v>110</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>30</v>
       </c>
       <c r="B533" s="12" t="s">
         <v>1260</v>
       </c>
       <c r="C533" s="9" t="s">
         <v>1261</v>
       </c>
       <c r="D533" s="8" t="s">
         <v>1262</v>
       </c>
       <c r="E533" s="8"/>
       <c r="F533" s="19">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>31</v>
       </c>
       <c r="B534" s="12" t="s">
         <v>1263</v>
       </c>
       <c r="C534" s="9" t="s">
         <v>1264</v>
       </c>
       <c r="D534" s="8" t="s">
         <v>1265</v>
       </c>
       <c r="E534" s="8"/>
       <c r="F534" s="19">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>32</v>
       </c>
       <c r="B535" s="12" t="s">
         <v>1266</v>
       </c>
       <c r="C535" s="9" t="s">
         <v>1267</v>
       </c>
       <c r="D535" s="8" t="s">
         <v>1268</v>
       </c>
       <c r="E535" s="8"/>
       <c r="F535" s="19">
-        <v>120</v>
+        <v>225</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>33</v>
       </c>
       <c r="B536" s="12" t="s">
         <v>1269</v>
       </c>
       <c r="C536" s="9" t="s">
         <v>1270</v>
       </c>
       <c r="D536" s="8" t="s">
         <v>1271</v>
       </c>
       <c r="E536" s="8"/>
       <c r="F536" s="19">
-        <v>195</v>
+        <v>120</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>34</v>
       </c>
       <c r="B537" s="12" t="s">
         <v>1272</v>
       </c>
       <c r="C537" s="9" t="s">
         <v>1273</v>
       </c>
       <c r="D537" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="E537" s="8"/>
       <c r="F537" s="19">
-        <v>205</v>
+        <v>255</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>35</v>
       </c>
       <c r="B538" s="12" t="s">
         <v>1275</v>
       </c>
       <c r="C538" s="9" t="s">
         <v>1276</v>
       </c>
       <c r="D538" s="8" t="s">
         <v>1277</v>
       </c>
       <c r="E538" s="8"/>
       <c r="F538" s="19">
-        <v>90</v>
+        <v>205</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>36</v>
       </c>
       <c r="B539" s="12" t="s">
         <v>1278</v>
       </c>
       <c r="C539" s="9" t="s">
         <v>1279</v>
       </c>
       <c r="D539" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="E539" s="8"/>
       <c r="F539" s="19">
-        <v>285</v>
+        <v>90</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>37</v>
       </c>
       <c r="B540" s="12" t="s">
         <v>1281</v>
       </c>
       <c r="C540" s="9" t="s">
         <v>1282</v>
       </c>
       <c r="D540" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="E540" s="8"/>
       <c r="F540" s="19">
-        <v>370</v>
+        <v>285</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>38</v>
       </c>
       <c r="B541" s="12" t="s">
         <v>1284</v>
       </c>
       <c r="C541" s="9" t="s">
         <v>1285</v>
       </c>
       <c r="D541" s="8" t="s">
         <v>1286</v>
       </c>
       <c r="E541" s="8"/>
       <c r="F541" s="19">
-        <v>255</v>
+        <v>370</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>39</v>
       </c>
       <c r="B542" s="12" t="s">
         <v>1287</v>
       </c>
       <c r="C542" s="9" t="s">
         <v>1288</v>
       </c>
       <c r="D542" s="8" t="s">
         <v>1289</v>
       </c>
       <c r="E542" s="8"/>
       <c r="F542" s="19">
         <v>400</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>40</v>
       </c>
       <c r="B543" s="12" t="s">
@@ -14103,99 +14117,99 @@
       <c r="B557" s="12"/>
       <c r="C557" s="9" t="s">
         <v>1318</v>
       </c>
       <c r="D557" s="8" t="s">
         <v>1319</v>
       </c>
       <c r="E557" s="8"/>
       <c r="F557" s="19">
         <v>2200</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
         <v>6</v>
       </c>
       <c r="B558" s="12"/>
       <c r="C558" s="9" t="s">
         <v>1320</v>
       </c>
       <c r="D558" s="8" t="s">
         <v>1321</v>
       </c>
       <c r="E558" s="8"/>
       <c r="F558" s="19">
-        <v>4750</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>7</v>
       </c>
       <c r="B559" s="12"/>
       <c r="C559" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="D559" s="8" t="s">
         <v>1323</v>
       </c>
       <c r="E559" s="8"/>
       <c r="F559" s="19">
-        <v>3500</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>8</v>
       </c>
       <c r="B560" s="12"/>
       <c r="C560" s="9" t="s">
         <v>1324</v>
       </c>
       <c r="D560" s="8" t="s">
         <v>1325</v>
       </c>
       <c r="E560" s="8"/>
       <c r="F560" s="19">
-        <v>3400</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>9</v>
       </c>
       <c r="B561" s="12"/>
       <c r="C561" s="9" t="s">
         <v>1326</v>
       </c>
       <c r="D561" s="8" t="s">
         <v>1327</v>
       </c>
       <c r="E561" s="8"/>
       <c r="F561" s="19">
-        <v>1850</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="7">
         <v>10</v>
       </c>
       <c r="B562" s="13"/>
       <c r="C562" s="15" t="s">
         <v>1328</v>
       </c>
       <c r="D562" s="17" t="s">
         <v>1329</v>
       </c>
       <c r="E562" s="17">
         <v>0</v>
       </c>
       <c r="F562" s="21">
         <v>2250</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="7">
         <v>11</v>
       </c>
       <c r="B563" s="13"/>