--- v1 (2026-07-19)
+++ v2 (2026-09-02)
@@ -182,158 +182,158 @@
   <si>
     <t>https://lessever.ru/stroganaya-doska-iz-sosny-40-150-6000-mm/</t>
   </si>
   <si>
     <t>515-1883</t>
   </si>
   <si>
     <t>Строганная доска из сосны 50х150х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganaya-doska-iz-sosny-50-150-6000-mm/</t>
   </si>
   <si>
     <t>516-1884</t>
   </si>
   <si>
     <t>Строганная доска из сосны 50х200х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganaya-doska-iz-sosny-50-200-6000-mm/</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
+    <t>498-1866</t>
+  </si>
+  <si>
+    <t>Сухая строганная доска из лиственницы 20х90х6000 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/</t>
+  </si>
+  <si>
     <t>501-1869</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 20х140х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/</t>
   </si>
   <si>
-    <t>498-1866</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/</t>
+    <t>502-1870</t>
+  </si>
+  <si>
+    <t>Сухая строганная доска из лиственницы 35х140х6000 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/</t>
   </si>
   <si>
     <t>499-1867</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 35х90х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/</t>
   </si>
   <si>
-    <t>502-1870</t>
-[...7 lines deleted...]
-  <si>
     <t>503-1871</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 45х140х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/</t>
   </si>
   <si>
     <t>500-1868</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 45х90х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/</t>
   </si>
   <si>
     <t>504-1872</t>
   </si>
   <si>
     <t>Сухая строганная доска из лиственницы 45х190х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/</t>
   </si>
   <si>
     <t>Сухая (камерной сушки)</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
     <t>314-1314</t>
   </si>
   <si>
     <t>Строганная доска из сосны 20х190х6000 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/</t>
   </si>
   <si>
     <t>Имитация бруса</t>
   </si>
   <si>
+    <t>372-1372</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 18х190 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/</t>
+  </si>
+  <si>
     <t>139-1139</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 16х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>129-1129</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм  сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/</t>
   </si>
   <si>
-    <t>372-1372</t>
-[...7 lines deleted...]
-  <si>
     <t>370-1370</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>371-1371</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х140 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/</t>
   </si>
   <si>
     <t>369-1369</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/</t>
@@ -353,68 +353,68 @@
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>131-1131</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/</t>
   </si>
   <si>
     <t>141-1141</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/</t>
   </si>
   <si>
+    <t>142-1142</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 20х140 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/</t>
+  </si>
+  <si>
     <t>132-1132</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/</t>
   </si>
   <si>
-    <t>142-1142</t>
-[...7 lines deleted...]
-  <si>
     <t>133-1133</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>143-1143</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>134-1134</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм  сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/</t>
@@ -425,359 +425,359 @@
   <si>
     <t>Имитация бруса из сосны 20х190 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/</t>
   </si>
   <si>
     <t>135-1135</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>145-1145</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 28х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/</t>
   </si>
   <si>
+    <t>136-1136</t>
+  </si>
+  <si>
+    <t>Имитация бруса из лиственницы 20х190 мм сорт BC</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/</t>
+  </si>
+  <si>
     <t>146-1146</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 28х190 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/</t>
   </si>
   <si>
-    <t>136-1136</t>
-[...7 lines deleted...]
-  <si>
     <t>137-1137</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/</t>
   </si>
   <si>
     <t>138-1138</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Вагонка штиль</t>
   </si>
   <si>
+    <t>28-6689-534</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>21-6713</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/</t>
+  </si>
+  <si>
+    <t>31-6677-537</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/</t>
+  </si>
+  <si>
+    <t>375-6851</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сосны 14х96 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>29-6683-535</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт BC 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/</t>
+  </si>
+  <si>
+    <t>62-6815</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>6 м</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х115 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>373-6827</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сосны 14х120 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>27-6695-533</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>32-6665-538</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>30-6671-536</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/</t>
   </si>
   <si>
     <t>74-6833</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х120 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/</t>
   </si>
   <si>
     <t>374-5838</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х144 мм сорт A 5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/</t>
   </si>
   <si>
-    <t>28-6689-534</t>
-[...88 lines deleted...]
-  <si>
     <t>75-6845</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х144 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/</t>
   </si>
   <si>
     <t>22-6731</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/</t>
   </si>
   <si>
     <t>63-6809</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/</t>
   </si>
   <si>
     <t>43-6527</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/</t>
   </si>
   <si>
+    <t>2 м</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сосны 14х96 мм сорт AB 2 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>23-6725</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>64-6803</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/</t>
   </si>
   <si>
     <t>44-6533</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/</t>
   </si>
   <si>
-    <t>2 м</t>
-[...16 lines deleted...]
-  <si>
     <t>65-6797</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>45-6545</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/</t>
   </si>
   <si>
     <t>24-6719</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/</t>
   </si>
   <si>
+    <t>46-6539</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х115 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/</t>
+  </si>
+  <si>
+    <t>66-6785</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>25-6707</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/</t>
   </si>
   <si>
-    <t>66-6785</t>
-[...16 lines deleted...]
-  <si>
     <t>26-6701</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/</t>
   </si>
   <si>
+    <t>47-7551</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х115 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>67-6779</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/</t>
   </si>
   <si>
-    <t>47-7551</t>
-[...7 lines deleted...]
-  <si>
     <t>27-6695</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/</t>
   </si>
   <si>
     <t>48-6557</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х144 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/</t>
   </si>
   <si>
     <t>68-6773</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/</t>
@@ -869,194 +869,194 @@
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/</t>
   </si>
   <si>
     <t>52-6575</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х144 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/</t>
   </si>
   <si>
     <t>72-6743</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/</t>
   </si>
   <si>
+    <t>32-6665</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>53-6587</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х144 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>73-6737</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>32-6665</t>
-[...7 lines deleted...]
-  <si>
     <t>54-6593</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/</t>
   </si>
   <si>
     <t>365-6821</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/</t>
   </si>
   <si>
     <t>33-6659</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/</t>
   </si>
   <si>
+    <t>55-6599</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х96 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>366-6761</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/</t>
   </si>
   <si>
     <t>34-6653</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/</t>
   </si>
   <si>
-    <t>55-6599</t>
-[...7 lines deleted...]
-  <si>
     <t>35-6647</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/</t>
   </si>
   <si>
     <t>367-6791</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/</t>
   </si>
   <si>
     <t>56-6605</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/</t>
   </si>
   <si>
     <t>36-6635</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/</t>
   </si>
   <si>
     <t>57-6617</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/</t>
   </si>
   <si>
+    <t>37-6641</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/</t>
+  </si>
+  <si>
     <t>58-6611</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/</t>
   </si>
   <si>
-    <t>37-6641</t>
-[...7 lines deleted...]
-  <si>
     <t>59-6623</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>38-6629</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Ангарская сосна</t>
   </si>
   <si>
     <t>Сибирский кедр</t>
   </si>
   <si>
     <t>Вагонка для бани</t>
@@ -1145,68 +1145,68 @@
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт C 1.5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/?sku=863</t>
   </si>
   <si>
     <t>382-1852</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт C 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/</t>
   </si>
   <si>
     <t>379-1854</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт А 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/</t>
   </si>
   <si>
+    <t>381-1861</t>
+  </si>
+  <si>
+    <t>Евровагонка из сосны 12,5x96 мм сорт B 1.5 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861</t>
+  </si>
+  <si>
     <t>380-1865</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт АВ 1.5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865</t>
   </si>
   <si>
-    <t>381-1861</t>
-[...7 lines deleted...]
-  <si>
     <t>380-1856</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт АВ 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/</t>
   </si>
   <si>
     <t>381-1858</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт B 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/</t>
   </si>
   <si>
     <t>Половая доска</t>
   </si>
   <si>
     <t>79-179</t>
   </si>
   <si>
     <t>Доска для пола из липы 90x30 мм сорт A</t>
@@ -1274,68 +1274,68 @@
   <si>
     <t>Доска для пола из сосны 115x36 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/</t>
   </si>
   <si>
     <t>82-182</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x28 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/</t>
   </si>
   <si>
     <t>102-1102</t>
   </si>
   <si>
     <t>Доска для пола из осины 90x30 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/</t>
   </si>
   <si>
+    <t>105-1105</t>
+  </si>
+  <si>
+    <t>Доска для пола из сосны 115x45 мм сорт АВ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/</t>
+  </si>
+  <si>
     <t>83-183</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x28 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/</t>
   </si>
   <si>
-    <t>105-1105</t>
-[...7 lines deleted...]
-  <si>
     <t>106-1106</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x28 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/</t>
   </si>
   <si>
     <t>84-184</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x28 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/</t>
   </si>
   <si>
     <t>107-1107</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x36 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/</t>
@@ -1364,68 +1364,68 @@
   <si>
     <t>Доска для пола из лиственницы 115x36 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-a/</t>
   </si>
   <si>
     <t>109-1109</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x28 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-av/</t>
   </si>
   <si>
     <t>87-187</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x36 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-av/</t>
   </si>
   <si>
+    <t>88-188</t>
+  </si>
+  <si>
+    <t>Доска для пола из лиственницы 115x36 мм сорт ВС</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-vs/</t>
+  </si>
+  <si>
     <t>110-1110</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x36 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-a/</t>
   </si>
   <si>
-    <t>88-188</t>
-[...7 lines deleted...]
-  <si>
     <t>111-1111</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x36 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-av/</t>
   </si>
   <si>
     <t>89-189</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x36 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/</t>
   </si>
   <si>
     <t>112-1112</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x45 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-av/</t>
@@ -1637,630 +1637,630 @@
   <si>
     <t>439-1439</t>
   </si>
   <si>
     <t>Террасная доска из лиственницы 45x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/45x140-mm-sort-prima/</t>
   </si>
   <si>
     <t>440-1440</t>
   </si>
   <si>
     <t xml:space="preserve">Террасная доска из лиственницы 45x140 мм сорт Экстра </t>
   </si>
   <si>
     <t>https://lessever.ru/45x140-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Планкен</t>
   </si>
   <si>
     <t>262-1262-524</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 165x20 мм сорт АВ</t>
+    <t>Планкен прямой из лиственницы 20х165 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ab/</t>
   </si>
   <si>
     <t>265-1265-527</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 165x20 мм сорт Экстра</t>
+    <t>Планкен прямой из лиственницы 20х165 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>271-1271</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 120x20 мм сорт А</t>
+    <t>Планкен скошенный из лиственницы 20x120 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-a/</t>
   </si>
   <si>
     <t>256-1256</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 120x20 мм сорт А</t>
+    <t>Планкен прямой из лиственницы 20x120 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-a/</t>
   </si>
   <si>
     <t>261-1261-522</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 165x20 мм сорт А</t>
+    <t>Планкен прямой из лиственницы 20х165 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-a/</t>
   </si>
   <si>
     <t>280-1280-532</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 165x20 мм сорт Экстра</t>
+    <t>Планкен скошенный из лиственницы 20x165 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>263-1263-525</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 165x20 мм сорт ВС</t>
+    <t>Планкен прямой из лиственницы 20х165 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-bc/</t>
   </si>
   <si>
     <t>278-1278-530</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 165x20 мм сорт ВС</t>
+    <t>Планкен скошенный из лиственницы 20x165 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-bc/</t>
   </si>
   <si>
     <t>276-1276-528</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 165x20 мм сорт А</t>
+    <t>Планкен скошенный из лиственницы 20x165 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-a/</t>
   </si>
   <si>
     <t>264-1264-526</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 165x20 мм сорт Прима</t>
+    <t>Планкен прямой из лиственницы 20х165 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-prima/</t>
   </si>
   <si>
     <t>279-1279-531</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 165x20 мм сорт Прима</t>
+    <t>Планкен скошенный из лиственницы 20x165 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-prima/</t>
   </si>
   <si>
     <t>277-1277-529</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 165x20 мм сорт АВ</t>
+    <t>Планкен скошенный из лиственницы 20x165 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ab/</t>
   </si>
   <si>
     <t>272-1272</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 120x20 мм сорт АВ</t>
+    <t>Планкен скошенный из лиственницы 20x120 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-av/</t>
   </si>
   <si>
     <t>257-1257</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 120x20 мм сорт АВ</t>
+    <t>Планкен прямой из лиственницы 20x120 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-av/</t>
   </si>
   <si>
     <t>273-1273</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 120x20 мм сорт ВС</t>
+    <t>Планкен скошенный из лиственницы 20x120 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-vs/</t>
   </si>
   <si>
     <t>258-1258</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 120x20 мм сорт ВС</t>
+    <t>Планкен прямой из лиственницы 20x120 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-vs/</t>
   </si>
   <si>
+    <t>274-1274</t>
+  </si>
+  <si>
+    <t>Планкен скошенный из лиственницы 20x120 мм сорт Прима</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-prima/</t>
+  </si>
+  <si>
     <t>259-1259</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 120x20 мм сорт Прима</t>
+    <t>Планкен прямой из лиственницы 20x120 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-prima/</t>
   </si>
   <si>
-    <t>274-1274</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-prima/</t>
+    <t>260-1260</t>
+  </si>
+  <si>
+    <t>Планкен прямой из лиственницы 20x120 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>275-1275</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 120x20 мм сорт Экстра</t>
+    <t>Планкен скошенный из лиственницы 20x120 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>260-1260</t>
-[...7 lines deleted...]
-  <si>
     <t>276-1276</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 140x20 мм сорт А</t>
+    <t>Планкен скошенный из лиственницы 20x140 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-a/</t>
   </si>
   <si>
     <t>261-1261</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 140x20 мм сорт А</t>
+    <t>Планкен прямой из лиственницы 20x140 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-a/</t>
   </si>
   <si>
     <t>277-1277</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 140x20 мм сорт АВ</t>
+    <t>Планкен скошенный из лиственницы 20x140 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-av/</t>
   </si>
   <si>
     <t>262-1262</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 140x20 мм сорт АВ</t>
+    <t>Планкен прямой из лиственницы 20x140 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-av/</t>
   </si>
   <si>
     <t>278-1278</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 140x20 мм сорт ВС</t>
+    <t>Планкен скошенный из лиственницы 20x140 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-vs/</t>
   </si>
   <si>
     <t>263-1263</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 140x20 мм сорт ВС</t>
+    <t>Планкен прямой из лиственницы 20x140 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-vs/</t>
   </si>
   <si>
     <t>264-1264</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 140x20 мм сорт Прима</t>
+    <t>Планкен прямой из лиственницы 20x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-prima/</t>
   </si>
   <si>
     <t>279-1279</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 140x20 мм сорт Прима</t>
+    <t>Планкен скошенный из лиственницы 20x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-prima/</t>
   </si>
   <si>
     <t>280-1280</t>
   </si>
   <si>
-    <t>Планкен скошенный из лиственницы 140x20 мм сорт Экстра</t>
+    <t>Планкен скошенный из лиственницы 20x140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>265-1265</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 140x20 мм сорт Экстра</t>
+    <t>Планкен прямой из лиственницы 20x140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>266-1266</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 95x20 мм сорт А</t>
+    <t>Планкен прямой из лиственницы 20х95 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-a/</t>
   </si>
   <si>
     <t>267-1267</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 95x20 мм сорт АВ</t>
+    <t>Планкен прямой из лиственницы 20х95 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-av/</t>
   </si>
   <si>
     <t>268-1268</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 95x20 мм сорт ВС</t>
+    <t>Планкен прямой из лиственницы 20х95 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-vs/</t>
   </si>
   <si>
     <t>269-1269</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 95x20 мм сорт Прима</t>
+    <t>Планкен прямой из лиственницы 20х95 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-prima/</t>
   </si>
   <si>
     <t>270-1270</t>
   </si>
   <si>
-    <t>Планкен прямой из лиственницы 95x20 мм сорт Экстра</t>
+    <t>Планкен прямой из лиственницы 20х95 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Палубная доска</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-bc/</t>
   </si>
   <si>
     <t>230-1230</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт C</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-c/</t>
   </si>
   <si>
     <t>232-1232</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-bc/</t>
   </si>
   <si>
     <t>239-1239</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт C</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-c/</t>
   </si>
   <si>
     <t>241-1241</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-c/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт А</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт А</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт А</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт А</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт C</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-c/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт C</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-c/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт A</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт C</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт А</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт С</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт С</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-c/</t>
   </si>
   <si>
     <t>409-1409</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт А</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-a/</t>
   </si>
   <si>
     <t>411-1411</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт C</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-c/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-prima/</t>
   </si>
   <si>
     <t>Паркетная доска</t>
   </si>
   <si>
     <t>246-1246</t>
   </si>
   <si>
     <t>Паркетная доска из лиственницы 110x19 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-a/</t>
   </si>
   <si>
     <t>247-1247</t>
   </si>
   <si>
     <t>Паркетная доска из лиственницы 110x19 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-av/</t>
   </si>
@@ -2354,68 +2354,68 @@
   <si>
     <t>Полок для бани из кедра 90x28 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/polok-dlya-bani-iz-kedra-90x28-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>301-1301</t>
   </si>
   <si>
     <t>Полок для бани из осины 90x28 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-a/</t>
   </si>
   <si>
     <t>299-1299</t>
   </si>
   <si>
     <t>Полок для бани из липы 90x28 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-a/</t>
   </si>
   <si>
+    <t>302-1302</t>
+  </si>
+  <si>
+    <t>Полок для бани из осины 90x28 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>300-1300</t>
   </si>
   <si>
     <t>Полок для бани из липы 90x28 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>302-1302</t>
-[...7 lines deleted...]
-  <si>
     <t>Блок-хаус</t>
   </si>
   <si>
     <t>5-15</t>
   </si>
   <si>
     <t>Блок-хаус из сосны 28х140 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-sosny-28-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>1-11</t>
   </si>
   <si>
     <t>Блок-хаус из лиственницы 28х140 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>6-16</t>
   </si>
   <si>
     <t>Блок-хаус из сосны 36х140 мм сорт AB</t>
@@ -2429,125 +2429,125 @@
   <si>
     <t>Блок-хаус из лиственницы 28х140 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-bc/</t>
   </si>
   <si>
     <t>7-17</t>
   </si>
   <si>
     <t>Блок-хаус из сосны 36х190 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-sosny-36-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>3-13</t>
   </si>
   <si>
     <t>Блок-хаус из лиственницы 28х140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/</t>
   </si>
   <si>
+    <t>8-18</t>
+  </si>
+  <si>
+    <t>Блок-хаус из сосны 20х90 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/blok-khaus-iz-sosny-20-90-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>4-14</t>
   </si>
   <si>
     <t>Блок-хаус из лиственницы 28х140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>8-18</t>
-[...7 lines deleted...]
-  <si>
     <t>Мебельный щит</t>
   </si>
   <si>
     <t>167-1167</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x18 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/</t>
   </si>
   <si>
     <t>175-1175</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x18 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/</t>
   </si>
   <si>
     <t>171-1171</t>
   </si>
   <si>
     <t>Мебельный щит из лиственницы 200-600x18 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/</t>
   </si>
   <si>
+    <t>172-1172</t>
+  </si>
+  <si>
+    <t>Мебельный щит из лиственницы 200-600x18 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>168-1168</t>
+  </si>
+  <si>
+    <t>Мебельный щит из дуба 300-600x18 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>176-1176</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x18 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>172-1172</t>
-[...16 lines deleted...]
-  <si>
     <t>169-1169</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x40 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/</t>
   </si>
   <si>
     <t>177-1177</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x40 (2,5-4м) мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/</t>
   </si>
   <si>
     <t>173-1173</t>
   </si>
   <si>
     <t>Мебельный щит из лиственницы 200-600x40 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/</t>
@@ -2684,176 +2684,176 @@
   <si>
     <t>152-1152</t>
   </si>
   <si>
     <t>Клееный брус из лиственницы 80x80 сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-sort-ekstra/</t>
   </si>
   <si>
     <t>158-1158</t>
   </si>
   <si>
     <t>Клееный брус из сосны 80x80 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/kleeniy-brus-iz-sosny-80x80-mm-sort-a/</t>
   </si>
   <si>
     <t>Доска клееная</t>
   </si>
   <si>
     <t>113-1113</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 100x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-100x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50х100 мм сорт АВ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-100-mm-sort-ab/</t>
   </si>
   <si>
     <t>124-1124</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 100x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-100x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x100 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-100-mm-sort-ab/</t>
   </si>
   <si>
     <t>125-1125</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 150x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-150x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x150 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-150-mm-sort-ab/</t>
   </si>
   <si>
     <t>126-1126</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 200x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-200x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x200 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-200-mm-sort-ab/</t>
   </si>
   <si>
     <t>116-1116</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 150x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-150x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50x150 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-150-mm-sort-ab/</t>
   </si>
   <si>
     <t>127-1127</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 250x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-250x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x250 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-250-mm-sort-ab/</t>
   </si>
   <si>
     <t>128-1128</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 300x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-300x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x300 мм сорт АB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-300-mm-sort-ab/</t>
   </si>
   <si>
     <t>120-1120</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 200x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-200x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50х200 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-200-mm-sort-ab/</t>
   </si>
   <si>
     <t>121-1121</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 250x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-250x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50x250 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-250-mm-sort-ab/</t>
   </si>
   <si>
     <t>122-1122</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 300x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-300x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50х300 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-300-mm-sort-ab/</t>
   </si>
   <si>
     <t>Брус обрезной</t>
   </si>
   <si>
     <t>222-1222</t>
   </si>
   <si>
     <t>Брусок обрезной из сосны 25х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/</t>
   </si>
   <si>
     <t>212-1212</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/</t>
   </si>
   <si>
+    <t>223-1223</t>
+  </si>
+  <si>
+    <t>Брусок обрезной из сосны 50x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/</t>
+  </si>
+  <si>
     <t>213-1213</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/</t>
   </si>
   <si>
-    <t>223-1223</t>
-[...7 lines deleted...]
-  <si>
     <t>214-1214</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/</t>
   </si>
   <si>
     <t>215-1215</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/</t>
   </si>
   <si>
     <t>217-1217</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/</t>
@@ -2942,183 +2942,183 @@
   <si>
     <t>210-1210</t>
   </si>
   <si>
     <t>Брус обрезной из лиственницы 150x200 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-200-mm/</t>
   </si>
   <si>
     <t>211-1211</t>
   </si>
   <si>
     <t>Брус обрезной из лиственницы 200x200 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-listvennitsy-200-200-mm/</t>
   </si>
   <si>
     <t>Строганный брус</t>
   </si>
   <si>
     <t>517-1885</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 90x90х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 100х100х6000 (90x90х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-90x90kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>518-1886</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 90x140х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 100х150х6000 (90x140х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-90x140kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>519-1887</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 140x140х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 150х150х6000 (140x140х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-140x140kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>520-1888</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 90x190х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 100х200х6000 (90x190х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-90x190kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>521-1889</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 190x190х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 200х200х6000 (190x190х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-190x190kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>507-1875</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 140x140х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 150х150х6000 (140x140х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-140x140kh6000-mm/</t>
   </si>
   <si>
     <t>505-1873</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 90x90х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 100х100х6000 (90x90х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x90kh6000-mm/</t>
   </si>
   <si>
     <t>506-1874</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 90x140х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 100х150х6000 (90x140х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x140kh6000-mm/</t>
   </si>
   <si>
     <t>509-1877</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 190x190х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 200х200х6000 (190x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-190x190kh6000-mm/</t>
   </si>
   <si>
     <t>508-1876</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 90x190х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 100х200х6000 (90x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x190kh6000-mm/</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 140x190х6000 мм</t>
+    <t>Сухой строганный брус из сосны 150х200х6000 (140x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-190-6000-mm/</t>
   </si>
   <si>
     <t>317-1317</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 90x90х6000 мм</t>
+    <t>Сухой строганный брус из сосны 100х100х6000 (90x90х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-90-6000-mm/</t>
   </si>
   <si>
     <t>318-1318</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 90x140х6000 мм</t>
+    <t>Сухой строганный брус из сосны 100х150х6000 (90x140х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-140-6000-mm/</t>
   </si>
   <si>
     <t>319-1319</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 140x140х6000 мм</t>
+    <t>Сухой строганный брус из сосны 150х150х6000 (140x140х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-140-6000-mm/</t>
   </si>
   <si>
     <t>320-1320</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 90x190х6000 мм</t>
+    <t>Сухой строганный брус из сосны 100х200х6000 (90x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-190-6000-mm/</t>
   </si>
   <si>
     <t>321-1321</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 190x190х6000 мм</t>
+    <t>Сухой строганный брус из сосны 200х200х6000 (190x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/</t>
   </si>
   <si>
     <t>Доска обрезная</t>
   </si>
   <si>
     <t>192-1192</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25х100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-gost/</t>
   </si>
   <si>
     <t>186-1186</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-100-mm/</t>
   </si>
@@ -3173,68 +3173,68 @@
   <si>
     <t>Доска обрезная из лиственницы 25х150 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-150-mm/</t>
   </si>
   <si>
     <t>196-1196</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25х150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-gost/</t>
   </si>
   <si>
     <t>190-1190</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 50х150 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-150-mm/</t>
   </si>
   <si>
+    <t>197-1197</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25х150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-tu/</t>
+  </si>
+  <si>
     <t>191-1191</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 50х200 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-200-mm/</t>
   </si>
   <si>
-    <t>197-1197</t>
-[...7 lines deleted...]
-  <si>
     <t>198-1198</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50х150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-gost/</t>
   </si>
   <si>
     <t>199-1199</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50х150 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-tu/</t>
   </si>
   <si>
     <t>200-1200</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25х200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-gost/</t>
@@ -3269,87 +3269,87 @@
   <si>
     <t>204-1204</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50х250 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-gost/</t>
   </si>
   <si>
     <t>205-1205</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50х250 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-tu/</t>
   </si>
   <si>
     <t>Плита ОСБ-3 (OSB-3)</t>
   </si>
   <si>
     <t>293-1293</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 12 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 12 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-12-mm/</t>
   </si>
   <si>
     <t>294-1294</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 15 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 15 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-15-mm/</t>
   </si>
   <si>
     <t>295-1295</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 18 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 18 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-18-mm/</t>
   </si>
   <si>
     <t>296-1296</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 9 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 9 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-9-mm/</t>
   </si>
   <si>
     <t>383-1383</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 21 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 21 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-21-mm/</t>
   </si>
   <si>
     <t>Фанера</t>
   </si>
   <si>
     <t>335-1335</t>
   </si>
   <si>
     <t>Фанера ФК влагостойкая 1525*1525*12 мм сорт 3/4</t>
   </si>
   <si>
     <t>https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/</t>
   </si>
   <si>
     <t>336-1336</t>
   </si>
   <si>
     <t>Фанера ФК влагостойкая 1525*1525*12 мм сорт 4/4</t>
   </si>
   <si>
     <t>https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/</t>
   </si>
@@ -3533,131 +3533,131 @@
   <si>
     <t>https://lessever.ru/krepezh-dlya-terrasnoy-doski-gvozdeck-gvozdek-twin/</t>
   </si>
   <si>
     <t>306-1306</t>
   </si>
   <si>
     <t>Саморезы для дерева Eurotec (Германия)</t>
   </si>
   <si>
     <t>https://lessever.ru/samorezy-dlya-dereva-eurotec-germaniya/</t>
   </si>
   <si>
     <t>307-1307</t>
   </si>
   <si>
     <t>Спайсеры-зазоры</t>
   </si>
   <si>
     <t>https://lessever.ru/spaysery-zazory/</t>
   </si>
   <si>
     <t>Погонажные изделия</t>
   </si>
   <si>
+    <t>9-19</t>
+  </si>
+  <si>
+    <t>Брусок строганный из лиственницы 40x40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/</t>
+  </si>
+  <si>
+    <t>182-1182</t>
+  </si>
+  <si>
+    <t>Наличник из сосны 115 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>281-1281</t>
+  </si>
+  <si>
+    <t>Плинтус из лиственницы 25 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-listvennitsy-25-mm/</t>
+  </si>
+  <si>
+    <t>288-1288</t>
+  </si>
+  <si>
+    <t>Плинтус из сосны 25-30 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-sosny-25-30-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>180-1180</t>
+  </si>
+  <si>
+    <t>Наличник из лиственницы 65x14 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/</t>
+  </si>
+  <si>
+    <t>331-1331</t>
+  </si>
+  <si>
+    <t>Уголок из сосны 30 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>326-1326</t>
+  </si>
+  <si>
+    <t>Уголок из лиственницы 30x30 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/</t>
+  </si>
+  <si>
     <t>303-1303</t>
   </si>
   <si>
     <t>Раскладка из сосны 30 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>15-115</t>
   </si>
   <si>
     <t>Брусок строганный из сосны 40x20 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/</t>
   </si>
   <si>
-    <t>9-19</t>
-[...61 lines deleted...]
-  <si>
     <t>327-1327</t>
   </si>
   <si>
     <t>Уголок из лиственницы 35x35 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/</t>
   </si>
   <si>
     <t>304-1304</t>
   </si>
   <si>
     <t>Раскладка из сосны 40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>16-116</t>
   </si>
   <si>
     <t>Брусок строганный из сосны 50x30 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/</t>
@@ -3695,230 +3695,230 @@
   <si>
     <t>Плинтус из сосны 35-40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>181-1181</t>
   </si>
   <si>
     <t>Наличник из лиственницы 90x14 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/</t>
   </si>
   <si>
     <t>332-1332</t>
   </si>
   <si>
     <t>Уголок из сосны 40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/</t>
   </si>
   <si>
+    <t>333-1333</t>
+  </si>
+  <si>
+    <t>Уголок из сосны 50 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>328-1328</t>
+  </si>
+  <si>
+    <t>Уголок из лиственницы 40x40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/</t>
+  </si>
+  <si>
+    <t>305-1305</t>
+  </si>
+  <si>
+    <t>Раскладка из сосны 50 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>17-117</t>
+  </si>
+  <si>
+    <t>Брусок строганный из сосны 50x40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/</t>
+  </si>
+  <si>
+    <t>11-111</t>
+  </si>
+  <si>
+    <t>Брусок строганный из лиственницы 50x40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/</t>
+  </si>
+  <si>
+    <t>184-1184</t>
+  </si>
+  <si>
+    <t>Наличник из сосны 70 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>283-1283</t>
+  </si>
+  <si>
+    <t>Плинтус из лиственницы 35 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-listvennitsy-35-mm/</t>
+  </si>
+  <si>
     <t>290-1290</t>
   </si>
   <si>
     <t>Плинтус из сосны 40-45 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>333-1333</t>
-[...59 lines deleted...]
-    <t>https://lessever.ru/plintus-iz-listvennitsy-35-mm/</t>
+    <t>291-1291</t>
+  </si>
+  <si>
+    <t>Плинтус из сосны 50-55 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>334-1334</t>
+  </si>
+  <si>
+    <t>Уголок из сосны 60 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>329-1329</t>
+  </si>
+  <si>
+    <t>Уголок из лиственницы 45x45 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-listvennitsy-45x45-mm/</t>
+  </si>
+  <si>
+    <t>18-118</t>
+  </si>
+  <si>
+    <t>Брусок строганный из сосны 50x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/</t>
+  </si>
+  <si>
+    <t>12-112</t>
+  </si>
+  <si>
+    <t>Брусок строганный из лиственницы 50x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/</t>
+  </si>
+  <si>
+    <t>185-1185</t>
+  </si>
+  <si>
+    <t>Наличник из сосны 90 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>284-1284</t>
   </si>
   <si>
     <t>Плинтус из лиственницы 40 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-40-mm/</t>
   </si>
   <si>
-    <t>291-1291</t>
-[...50 lines deleted...]
-    <t>https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/</t>
+    <t>285-1285</t>
+  </si>
+  <si>
+    <t>Плинтус из лиственницы 45 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-listvennitsy-45-mm/</t>
+  </si>
+  <si>
+    <t>292-1292</t>
+  </si>
+  <si>
+    <t>Плинтус из сосны 60 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>330-1330</t>
+  </si>
+  <si>
+    <t>Уголок из лиственницы 50x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/</t>
+  </si>
+  <si>
+    <t>19-119</t>
+  </si>
+  <si>
+    <t>Брусок строганный из сосны 70x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/</t>
   </si>
   <si>
     <t>13-113</t>
   </si>
   <si>
     <t>Брусок строганный из лиственницы 70x50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/</t>
   </si>
   <si>
-    <t>285-1285</t>
-[...34 lines deleted...]
-  <si>
     <t>14-114</t>
   </si>
   <si>
     <t>Брусок строганный из лиственницы 90x45 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/</t>
   </si>
   <si>
     <t>286-1286</t>
   </si>
   <si>
     <t>Плинтус из лиственницы евро 55 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/</t>
   </si>
   <si>
     <t>287-1287</t>
   </si>
   <si>
     <t>Плинтус из лиственницы евро 65 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/</t>
@@ -3974,72 +3974,72 @@
   <si>
     <t>Мембрана ветро-влагозащитная Изоспан A 1,6х43,75 м</t>
   </si>
   <si>
     <t>https://lessever.ru/membrana-vetro-vlagozashchitnaya-izospan-a-1-6kh43-75-m/</t>
   </si>
   <si>
     <t xml:space="preserve"> Базальтовая вата Isobox Инсайд 1200х600х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-isobox-insayd-1200kh600kh50-mm/</t>
   </si>
   <si>
     <t>Пленка гидро-пароизоляционная Изоспан C 1,6х43,75 м</t>
   </si>
   <si>
     <t>https://lessever.ru/plenka-gidro-paroizolyatsionnaya-izospan-c-1-6kh43-75-m/</t>
   </si>
   <si>
     <t>Теплоизоляция Ursa Geo Лайт 6250х1200х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/teploizolyatsiya-ursa-geo-layt-6250kh1200kh50-mm/</t>
   </si>
   <si>
+    <t>Мембрана гидро-пароизоляционная Изоспан D 1,6х43,75 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/membrana-gidro-paroizolyatsionnaya-izospan-d-1-6kh43-75-m/</t>
+  </si>
+  <si>
+    <t>Пленка пароизоляционная Изоспан B 1,6х43,75 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plenka-paroizolyatsionnaya-izospan-b-1-6kh43-75-m/</t>
+  </si>
+  <si>
     <t>Теплоизоляция Пеноплэкс Комфорт 1185х585х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh100-mm-4-plity-v-upakovke/</t>
   </si>
   <si>
     <t>Базальтовая вата Isobox Экстралайт 1200х600х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-isobox-ekstralayt-1200kh600kh100-mm/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://lessever.ru/plenka-paroizolyatsionnaya-izospan-b-1-6kh43-75-m/</t>
   </si>
   <si>
     <t>Базальтовая вата Rockwool Акустик Баттс 1000х600х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh100-mm/</t>
   </si>
   <si>
     <t>Базальтовая вата Rockwool Акустик Баттс 1000х600х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh50-mm/</t>
   </si>
   <si>
     <t>Базальтовая вата Rockwool Скандик 1200х600х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-rockwool-skandik-1200kh600kh100-mm/</t>
   </si>
   <si>
     <t>Базальтовая вата Rockwool Скандик 800х600х100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/bazaltovaya-vata-rockwool-skandik-800kh600kh100-mm/</t>
   </si>
@@ -4494,51 +4494,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-25-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-40-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-25-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-40-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-200-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-kanadskogo-kedra-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/?sku=864" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/?sku=863" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-abash-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-kedra-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-36-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-36-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-20-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-200x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-100x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-100x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-150x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-200x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-150x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-250x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-300x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-200x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-250x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-300x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-200-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x90kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-140x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-190x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-140x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-190x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-15-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-18-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-9-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-21-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-3-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-3-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/gvozdeck-gvozdek-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/gvozdeck-gvozdek-planfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/klyaymer-standartniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/klyaymer-usilenniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/krepezh-dlya-plankena-zmeyka-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/krepezh-dlya-terrasnoy-doski-gvozdeck-gvozdek-twin/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/samorezy-dlya-dereva-eurotec-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/spaysery-zazory/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-25-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-45x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-dlya-vneshnikh-rabot-universalnoye-2044/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-dlya-terras-3753/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-zaschitnoye-dlya-vneshnikh-rabot-2043/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-vosk-biofa-shelkovisto-matoviy-9032/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh50-mm-7-plit-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/membrana-vetro-vlagozashchitnaya-izospan-a-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-isobox-insayd-1200kh600kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plenka-gidro-paroizolyatsionnaya-izospan-c-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-ursa-geo-layt-6250kh1200kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh100-mm-4-plity-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-isobox-ekstralayt-1200kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/membrana-gidro-paroizolyatsionnaya-izospan-d-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plenka-paroizolyatsionnaya-izospan-b-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-skandik-1200kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-skandik-800kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/uteplitel-iz-steklovolokna-isover-klassik-1220kh6150kh50/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-25-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-40-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-25-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-40-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-150-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-50-200-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-20kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-35kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhaya-stroganaya-doska-iz-listvennitsy-45kh90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-100-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-20-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-35-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganaya-doska-iz-sosny-45-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-kanadskogo-kedra-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/?sku=864" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/?sku=863" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/28x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/35x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/45x140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-165x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-165x20-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-120x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-120x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-skoshenniy-iz-listvennitsy-140x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-140x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/planken-pryamoy-iz-listvennitsy-95x20-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-110x19-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/parketnaya-doska-iz-listvennitsy-135x19-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-abash-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-kedra-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-osiny-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/polok-dlya-bani-iz-lipy-90x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-36-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-36-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-sosny-20-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/blok-khaus-iz-listvennitsy-28-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-200x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-100-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-100-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-200-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-250-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-300-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-200-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-250-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-300-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-200-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x90kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-140x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-190x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-140x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-190x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-25-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/obreznaya-doska-iz-listvennitsy-50-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-25-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-obreznaya-iz-sosny-50-250-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-15-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-18-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-9-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-21-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-3-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-3-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-4-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-6-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-9-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-12-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-15-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-18-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/fanera-fk-vlagostoykaya-1525-1525-21-mm-sort-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/gvozdeck-gvozdek-classic/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/gvozdeck-gvozdek-planfiks/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/klyaymer-standartniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/klyaymer-usilenniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/krepezh-dlya-plankena-zmeyka-volna/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/krepezh-dlya-terrasnoy-doski-gvozdeck-gvozdek-twin/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/samorezy-dlya-dereva-eurotec-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/spaysery-zazory/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-25-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-45x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-dlya-vneshnikh-rabot-universalnoye-2044/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-dlya-terras-3753/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-biofa-zaschitnoye-dlya-vneshnikh-rabot-2043/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/maslo-vosk-biofa-shelkovisto-matoviy-9032/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh50-mm-7-plit-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/membrana-vetro-vlagozashchitnaya-izospan-a-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-isobox-insayd-1200kh600kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plenka-gidro-paroizolyatsionnaya-izospan-c-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-ursa-geo-layt-6250kh1200kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/membrana-gidro-paroizolyatsionnaya-izospan-d-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plenka-paroizolyatsionnaya-izospan-b-1-6kh43-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/teploizolyatsiya-penopleks-komfort-1185kh585kh100-mm-4-plity-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-isobox-ekstralayt-1200kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-akustik-batts-1000kh600kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-skandik-1200kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/bazaltovaya-vata-rockwool-skandik-800kh600kh100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/uteplitel-iz-steklovolokna-isover-klassik-1220kh6150kh50/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F566"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F566" sqref="F566"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -4583,969 +4583,969 @@
       <c r="D6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="8"/>
       <c r="F7" s="19">
-        <v>365</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="19">
-        <v>570</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="19">
-        <v>710</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="8"/>
       <c r="F10" s="19">
-        <v>560</v>
+        <v>24200</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="19">
-        <v>852</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="8"/>
       <c r="F12" s="19">
-        <v>1070</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="19">
-        <v>1170</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="19">
-        <v>1470</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="19"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>1</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="8"/>
       <c r="F17" s="19">
-        <v>300</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>2</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="8"/>
       <c r="F18" s="19">
-        <v>450</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>3</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="19">
-        <v>600</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>4</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="19">
-        <v>450</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>5</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="19">
-        <v>750</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>6</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="19">
-        <v>900</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>7</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="8"/>
       <c r="F23" s="19">
-        <v>1250</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>1</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="19">
-        <v>1350</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>2</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="19">
-        <v>950</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>3</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="8"/>
       <c r="F28" s="19">
-        <v>1450</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>4</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="8"/>
       <c r="F29" s="19">
-        <v>2300</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>5</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="8"/>
       <c r="F30" s="19">
-        <v>2650</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>6</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="8"/>
       <c r="F31" s="19">
-        <v>1760</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>7</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="8"/>
       <c r="F32" s="19">
-        <v>3550</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="19"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F34" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>1</v>
       </c>
       <c r="B35" s="12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="19">
-        <v>1350</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>2</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E36" s="8"/>
       <c r="F36" s="19">
-        <v>950</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>3</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E37" s="8"/>
       <c r="F37" s="19">
-        <v>2300</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>4</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E38" s="8"/>
       <c r="F38" s="19">
-        <v>1450</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>5</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E39" s="8"/>
       <c r="F39" s="19">
-        <v>2650</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>6</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="8"/>
       <c r="F40" s="19">
-        <v>3550</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>7</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="8"/>
       <c r="F41" s="19">
-        <v>1760</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="19"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E43" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>1</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E44" s="8"/>
       <c r="F44" s="19">
-        <v>810</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="19"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F46" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>1</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="8"/>
       <c r="F47" s="19">
-        <v>560</v>
+        <v>24200</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>2</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="8"/>
       <c r="F48" s="19">
-        <v>852</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>3</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E49" s="8"/>
       <c r="F49" s="19">
-        <v>1170</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>4</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E50" s="8"/>
       <c r="F50" s="19">
-        <v>810</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>5</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="8"/>
       <c r="F51" s="19">
-        <v>365</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>6</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="8"/>
       <c r="F52" s="19">
-        <v>570</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>7</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="8"/>
       <c r="F53" s="19">
-        <v>1070</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>8</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E54" s="8"/>
       <c r="F54" s="19">
-        <v>1470</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>9</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="8"/>
       <c r="F55" s="19">
-        <v>710</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="19"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C57" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>1</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E58" s="8"/>
       <c r="F58" s="19">
-        <v>610</v>
+        <v>700</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>2</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E59" s="8"/>
       <c r="F59" s="19">
-        <v>1700</v>
+        <v>610</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>3</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E60" s="8"/>
       <c r="F60" s="19">
-        <v>700</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>4</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E61" s="8"/>
       <c r="F61" s="19">
         <v>685</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>5</v>
       </c>
       <c r="B62" s="12" t="s">
@@ -5645,69 +5645,69 @@
         <v>111</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E67" s="8"/>
       <c r="F67" s="19">
         <v>780</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>11</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>113</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E68" s="8"/>
       <c r="F68" s="19">
-        <v>2400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>12</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E69" s="8"/>
       <c r="F69" s="19">
-        <v>800</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4">
         <v>13</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>121</v>
       </c>
       <c r="E70" s="8"/>
       <c r="F70" s="19">
         <v>3000</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4">
         <v>14</v>
       </c>
       <c r="B71" s="12" t="s">
@@ -5789,69 +5789,69 @@
         <v>135</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E75" s="8"/>
       <c r="F75" s="19">
         <v>1200</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4">
         <v>19</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>139</v>
       </c>
       <c r="E76" s="8"/>
       <c r="F76" s="19">
-        <v>1300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>20</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>142</v>
       </c>
       <c r="E77" s="8"/>
       <c r="F77" s="19">
-        <v>1400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>21</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>145</v>
       </c>
       <c r="E78" s="8"/>
       <c r="F78" s="19">
         <v>2500</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>22</v>
       </c>
       <c r="B79" s="12" t="s">
@@ -5911,267 +5911,267 @@
       <c r="D83" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>1</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E84" s="8"/>
       <c r="F84" s="19">
-        <v>1900</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>2</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>155</v>
       </c>
       <c r="E85" s="8"/>
       <c r="F85" s="19">
-        <v>530</v>
+        <v>700</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>3</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>158</v>
       </c>
       <c r="E86" s="8"/>
       <c r="F86" s="19">
-        <v>670</v>
+        <v>750</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>4</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E87" s="8"/>
       <c r="F87" s="19">
-        <v>1300</v>
+        <v>610</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>5</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>164</v>
       </c>
       <c r="E88" s="8"/>
       <c r="F88" s="19">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>6</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E89" s="8"/>
       <c r="F89" s="19">
-        <v>750</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>7</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>170</v>
       </c>
       <c r="E90" s="8"/>
       <c r="F90" s="19">
-        <v>610</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>8</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>173</v>
       </c>
       <c r="E91" s="8"/>
       <c r="F91" s="19">
-        <v>900</v>
+        <v>620</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>9</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>176</v>
       </c>
       <c r="E92" s="8"/>
       <c r="F92" s="19">
-        <v>1400</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>10</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>179</v>
       </c>
       <c r="E93" s="8"/>
       <c r="F93" s="19">
-        <v>1500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4">
         <v>11</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E94" s="8"/>
       <c r="F94" s="19">
-        <v>620</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4">
         <v>12</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>185</v>
       </c>
       <c r="E95" s="8"/>
       <c r="F95" s="19">
-        <v>1450</v>
+        <v>530</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4">
         <v>13</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E96" s="8"/>
       <c r="F96" s="19">
-        <v>2400</v>
+        <v>670</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4">
         <v>14</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C97" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>191</v>
       </c>
       <c r="E97" s="8"/>
       <c r="F97" s="19">
         <v>650</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4">
         <v>15</v>
       </c>
       <c r="B98" s="12" t="s">
@@ -6217,105 +6217,105 @@
         <v>199</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>200</v>
       </c>
       <c r="E100" s="8"/>
       <c r="F100" s="19">
         <v>1400</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4">
         <v>18</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>201</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>203</v>
       </c>
       <c r="E101" s="8"/>
       <c r="F101" s="19">
-        <v>2200</v>
+        <v>570</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4">
         <v>19</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>206</v>
       </c>
       <c r="E102" s="8"/>
       <c r="F102" s="19">
-        <v>900</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4">
         <v>20</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>209</v>
       </c>
       <c r="E103" s="8"/>
       <c r="F103" s="19">
-        <v>570</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4">
         <v>21</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>210</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>212</v>
       </c>
       <c r="E104" s="8"/>
       <c r="F104" s="19">
-        <v>1150</v>
+        <v>900</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4">
         <v>22</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>213</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>215</v>
       </c>
       <c r="E105" s="8"/>
       <c r="F105" s="19">
         <v>2500</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4">
         <v>23</v>
       </c>
       <c r="B106" s="12" t="s">
@@ -6343,141 +6343,141 @@
         <v>220</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>221</v>
       </c>
       <c r="E107" s="8"/>
       <c r="F107" s="19">
         <v>850</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4">
         <v>25</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>222</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>224</v>
       </c>
       <c r="E108" s="8"/>
       <c r="F108" s="19">
-        <v>1800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
         <v>26</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>225</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>226</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>227</v>
       </c>
       <c r="E109" s="8"/>
       <c r="F109" s="19">
         <v>1800</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
         <v>27</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>228</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>230</v>
       </c>
       <c r="E110" s="8"/>
       <c r="F110" s="19">
-        <v>900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
         <v>28</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>231</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>232</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>233</v>
       </c>
       <c r="E111" s="8"/>
       <c r="F111" s="19">
         <v>2300</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
         <v>29</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>234</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D112" s="8" t="s">
         <v>236</v>
       </c>
       <c r="E112" s="8"/>
       <c r="F112" s="19">
-        <v>1000</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4">
         <v>30</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>237</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>238</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>239</v>
       </c>
       <c r="E113" s="8"/>
       <c r="F113" s="19">
-        <v>2300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4">
         <v>31</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>241</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>242</v>
       </c>
       <c r="E114" s="8"/>
       <c r="F114" s="19">
         <v>1450</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4">
         <v>32</v>
       </c>
       <c r="B115" s="12" t="s">
@@ -6721,87 +6721,87 @@
         <v>283</v>
       </c>
       <c r="D128" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E128" s="8"/>
       <c r="F128" s="19">
         <v>1900</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
         <v>46</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D129" s="8" t="s">
         <v>287</v>
       </c>
       <c r="E129" s="8"/>
       <c r="F129" s="19">
-        <v>2500</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>47</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>288</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D130" s="8" t="s">
         <v>290</v>
       </c>
       <c r="E130" s="8"/>
       <c r="F130" s="19">
-        <v>2100</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>48</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>292</v>
       </c>
       <c r="D131" s="8" t="s">
         <v>293</v>
       </c>
       <c r="E131" s="8"/>
       <c r="F131" s="19">
-        <v>2350</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>49</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>294</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D132" s="8" t="s">
         <v>296</v>
       </c>
       <c r="E132" s="8"/>
       <c r="F132" s="19">
         <v>1300</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>50</v>
       </c>
       <c r="B133" s="12" t="s">
@@ -6829,87 +6829,87 @@
         <v>301</v>
       </c>
       <c r="D134" s="8" t="s">
         <v>302</v>
       </c>
       <c r="E134" s="8"/>
       <c r="F134" s="19">
         <v>1200</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
         <v>52</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D135" s="8" t="s">
         <v>305</v>
       </c>
       <c r="E135" s="8"/>
       <c r="F135" s="19">
-        <v>1600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
         <v>53</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>306</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D136" s="8" t="s">
         <v>308</v>
       </c>
       <c r="E136" s="8"/>
       <c r="F136" s="19">
-        <v>1100</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
         <v>54</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>309</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D137" s="8" t="s">
         <v>311</v>
       </c>
       <c r="E137" s="8"/>
       <c r="F137" s="19">
-        <v>1200</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4">
         <v>55</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>312</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>313</v>
       </c>
       <c r="D138" s="8" t="s">
         <v>314</v>
       </c>
       <c r="E138" s="8"/>
       <c r="F138" s="19">
         <v>750</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4">
         <v>56</v>
       </c>
       <c r="B139" s="12" t="s">
@@ -6973,69 +6973,69 @@
         <v>325</v>
       </c>
       <c r="D142" s="8" t="s">
         <v>326</v>
       </c>
       <c r="E142" s="8"/>
       <c r="F142" s="19">
         <v>1900</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4">
         <v>60</v>
       </c>
       <c r="B143" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C143" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D143" s="8" t="s">
         <v>329</v>
       </c>
       <c r="E143" s="8"/>
       <c r="F143" s="19">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
         <v>61</v>
       </c>
       <c r="B144" s="12" t="s">
         <v>330</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>331</v>
       </c>
       <c r="D144" s="8" t="s">
         <v>332</v>
       </c>
       <c r="E144" s="8"/>
       <c r="F144" s="19">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
         <v>62</v>
       </c>
       <c r="B145" s="12" t="s">
         <v>333</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D145" s="8" t="s">
         <v>335</v>
       </c>
       <c r="E145" s="8"/>
       <c r="F145" s="19">
         <v>2100</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4">
         <v>63</v>
       </c>
       <c r="B146" s="12" t="s">
@@ -7365,69 +7365,69 @@
         <v>375</v>
       </c>
       <c r="D168" s="8" t="s">
         <v>376</v>
       </c>
       <c r="E168" s="8"/>
       <c r="F168" s="19">
         <v>550</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4">
         <v>5</v>
       </c>
       <c r="B169" s="12" t="s">
         <v>377</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D169" s="8" t="s">
         <v>379</v>
       </c>
       <c r="E169" s="8"/>
       <c r="F169" s="19">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4">
         <v>6</v>
       </c>
       <c r="B170" s="12" t="s">
         <v>380</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>381</v>
       </c>
       <c r="D170" s="8" t="s">
         <v>382</v>
       </c>
       <c r="E170" s="8"/>
       <c r="F170" s="19">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4">
         <v>7</v>
       </c>
       <c r="B171" s="12" t="s">
         <v>383</v>
       </c>
       <c r="C171" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D171" s="8" t="s">
         <v>385</v>
       </c>
       <c r="E171" s="8"/>
       <c r="F171" s="19">
         <v>500</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4">
         <v>8</v>
       </c>
       <c r="B172" s="12" t="s">
@@ -7647,69 +7647,69 @@
         <v>418</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>419</v>
       </c>
       <c r="E184" s="8"/>
       <c r="F184" s="19">
         <v>340</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4">
         <v>11</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>420</v>
       </c>
       <c r="C185" s="9" t="s">
         <v>421</v>
       </c>
       <c r="D185" s="8" t="s">
         <v>422</v>
       </c>
       <c r="E185" s="8"/>
       <c r="F185" s="19">
-        <v>1100</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4">
         <v>12</v>
       </c>
       <c r="B186" s="12" t="s">
         <v>423</v>
       </c>
       <c r="C186" s="9" t="s">
         <v>424</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>425</v>
       </c>
       <c r="E186" s="8"/>
       <c r="F186" s="19">
-        <v>1430</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4">
         <v>13</v>
       </c>
       <c r="B187" s="12" t="s">
         <v>426</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>427</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>428</v>
       </c>
       <c r="E187" s="8"/>
       <c r="F187" s="19">
         <v>1250</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4">
         <v>14</v>
       </c>
       <c r="B188" s="12" t="s">
@@ -7827,69 +7827,69 @@
         <v>448</v>
       </c>
       <c r="D194" s="8" t="s">
         <v>449</v>
       </c>
       <c r="E194" s="8"/>
       <c r="F194" s="19">
         <v>2300</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4">
         <v>21</v>
       </c>
       <c r="B195" s="12" t="s">
         <v>450</v>
       </c>
       <c r="C195" s="9" t="s">
         <v>451</v>
       </c>
       <c r="D195" s="8" t="s">
         <v>452</v>
       </c>
       <c r="E195" s="8"/>
       <c r="F195" s="19">
-        <v>1300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4">
         <v>22</v>
       </c>
       <c r="B196" s="12" t="s">
         <v>453</v>
       </c>
       <c r="C196" s="9" t="s">
         <v>454</v>
       </c>
       <c r="D196" s="8" t="s">
         <v>455</v>
       </c>
       <c r="E196" s="8"/>
       <c r="F196" s="19">
-        <v>1400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4">
         <v>23</v>
       </c>
       <c r="B197" s="12" t="s">
         <v>456</v>
       </c>
       <c r="C197" s="9" t="s">
         <v>457</v>
       </c>
       <c r="D197" s="8" t="s">
         <v>458</v>
       </c>
       <c r="E197" s="8"/>
       <c r="F197" s="19">
         <v>1250</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4">
         <v>24</v>
       </c>
       <c r="B198" s="12" t="s">
@@ -8263,51 +8263,51 @@
         <v>510</v>
       </c>
       <c r="D220" s="8" t="s">
         <v>511</v>
       </c>
       <c r="E220" s="8"/>
       <c r="F220" s="19">
         <v>1500</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4">
         <v>7</v>
       </c>
       <c r="B221" s="12" t="s">
         <v>512</v>
       </c>
       <c r="C221" s="9" t="s">
         <v>513</v>
       </c>
       <c r="D221" s="8" t="s">
         <v>514</v>
       </c>
       <c r="E221" s="8"/>
       <c r="F221" s="19">
-        <v>2100</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4">
         <v>8</v>
       </c>
       <c r="B222" s="12" t="s">
         <v>515</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>516</v>
       </c>
       <c r="D222" s="8" t="s">
         <v>517</v>
       </c>
       <c r="E222" s="8"/>
       <c r="F222" s="19">
         <v>3000</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4">
         <v>9</v>
       </c>
       <c r="B223" s="12" t="s">
@@ -8743,105 +8743,105 @@
         <v>586</v>
       </c>
       <c r="D247" s="8" t="s">
         <v>587</v>
       </c>
       <c r="E247" s="8"/>
       <c r="F247" s="19">
         <v>1060</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4">
         <v>17</v>
       </c>
       <c r="B248" s="12" t="s">
         <v>588</v>
       </c>
       <c r="C248" s="9" t="s">
         <v>589</v>
       </c>
       <c r="D248" s="8" t="s">
         <v>590</v>
       </c>
       <c r="E248" s="8"/>
       <c r="F248" s="19">
-        <v>2140</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4">
         <v>18</v>
       </c>
       <c r="B249" s="12" t="s">
         <v>591</v>
       </c>
       <c r="C249" s="9" t="s">
         <v>592</v>
       </c>
       <c r="D249" s="8" t="s">
         <v>593</v>
       </c>
       <c r="E249" s="8"/>
       <c r="F249" s="19">
-        <v>2170</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4">
         <v>19</v>
       </c>
       <c r="B250" s="12" t="s">
         <v>594</v>
       </c>
       <c r="C250" s="9" t="s">
         <v>595</v>
       </c>
       <c r="D250" s="8" t="s">
         <v>596</v>
       </c>
       <c r="E250" s="8"/>
       <c r="F250" s="19">
-        <v>2690</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4">
         <v>20</v>
       </c>
       <c r="B251" s="12" t="s">
         <v>597</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>598</v>
       </c>
       <c r="D251" s="8" t="s">
         <v>599</v>
       </c>
       <c r="E251" s="8"/>
       <c r="F251" s="19">
-        <v>2670</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4">
         <v>21</v>
       </c>
       <c r="B252" s="12" t="s">
         <v>600</v>
       </c>
       <c r="C252" s="9" t="s">
         <v>601</v>
       </c>
       <c r="D252" s="8" t="s">
         <v>602</v>
       </c>
       <c r="E252" s="8"/>
       <c r="F252" s="19">
         <v>1650</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4">
         <v>22</v>
       </c>
       <c r="B253" s="12" t="s">
@@ -10125,69 +10125,69 @@
         <v>778</v>
       </c>
       <c r="D328" s="8" t="s">
         <v>779</v>
       </c>
       <c r="E328" s="8"/>
       <c r="F328" s="19">
         <v>250</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4">
         <v>5</v>
       </c>
       <c r="B329" s="12" t="s">
         <v>780</v>
       </c>
       <c r="C329" s="9" t="s">
         <v>781</v>
       </c>
       <c r="D329" s="8" t="s">
         <v>782</v>
       </c>
       <c r="E329" s="8"/>
       <c r="F329" s="19">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4">
         <v>6</v>
       </c>
       <c r="B330" s="12" t="s">
         <v>783</v>
       </c>
       <c r="C330" s="9" t="s">
         <v>784</v>
       </c>
       <c r="D330" s="8" t="s">
         <v>785</v>
       </c>
       <c r="E330" s="8"/>
       <c r="F330" s="19">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="2" t="s">
         <v>786</v>
       </c>
       <c r="B331" s="8"/>
       <c r="C331" s="9"/>
       <c r="D331" s="8"/>
       <c r="E331" s="8"/>
       <c r="F331" s="19"/>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B332" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C332" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D332" s="16" t="s">
         <v>6</v>
       </c>
@@ -10299,69 +10299,69 @@
         <v>803</v>
       </c>
       <c r="D338" s="8" t="s">
         <v>804</v>
       </c>
       <c r="E338" s="8"/>
       <c r="F338" s="19">
         <v>2500</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4">
         <v>7</v>
       </c>
       <c r="B339" s="12" t="s">
         <v>805</v>
       </c>
       <c r="C339" s="9" t="s">
         <v>806</v>
       </c>
       <c r="D339" s="8" t="s">
         <v>807</v>
       </c>
       <c r="E339" s="8"/>
       <c r="F339" s="19">
-        <v>3000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4">
         <v>8</v>
       </c>
       <c r="B340" s="12" t="s">
         <v>808</v>
       </c>
       <c r="C340" s="9" t="s">
         <v>809</v>
       </c>
       <c r="D340" s="8" t="s">
         <v>810</v>
       </c>
       <c r="E340" s="8"/>
       <c r="F340" s="19">
-        <v>700</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="2" t="s">
         <v>811</v>
       </c>
       <c r="B341" s="8"/>
       <c r="C341" s="9"/>
       <c r="D341" s="8"/>
       <c r="E341" s="8"/>
       <c r="F341" s="19"/>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B342" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C342" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D342" s="16" t="s">
         <v>6</v>
       </c>
@@ -10419,87 +10419,87 @@
         <v>819</v>
       </c>
       <c r="D345" s="8" t="s">
         <v>820</v>
       </c>
       <c r="E345" s="8"/>
       <c r="F345" s="19">
         <v>3200</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4">
         <v>4</v>
       </c>
       <c r="B346" s="12" t="s">
         <v>821</v>
       </c>
       <c r="C346" s="9" t="s">
         <v>822</v>
       </c>
       <c r="D346" s="8" t="s">
         <v>823</v>
       </c>
       <c r="E346" s="8"/>
       <c r="F346" s="19">
-        <v>2300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4">
         <v>5</v>
       </c>
       <c r="B347" s="12" t="s">
         <v>824</v>
       </c>
       <c r="C347" s="9" t="s">
         <v>825</v>
       </c>
       <c r="D347" s="8" t="s">
         <v>826</v>
       </c>
       <c r="E347" s="8"/>
       <c r="F347" s="19">
-        <v>4500</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4">
         <v>6</v>
       </c>
       <c r="B348" s="12" t="s">
         <v>827</v>
       </c>
       <c r="C348" s="9" t="s">
         <v>828</v>
       </c>
       <c r="D348" s="8" t="s">
         <v>829</v>
       </c>
       <c r="E348" s="8"/>
       <c r="F348" s="19">
-        <v>7400</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4">
         <v>7</v>
       </c>
       <c r="B349" s="12" t="s">
         <v>830</v>
       </c>
       <c r="C349" s="9" t="s">
         <v>831</v>
       </c>
       <c r="D349" s="8" t="s">
         <v>832</v>
       </c>
       <c r="E349" s="8"/>
       <c r="F349" s="19">
         <v>22000</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4">
         <v>8</v>
       </c>
       <c r="B350" s="12" t="s">
@@ -11131,69 +11131,69 @@
         <v>924</v>
       </c>
       <c r="D386" s="8" t="s">
         <v>925</v>
       </c>
       <c r="E386" s="8"/>
       <c r="F386" s="19">
         <v>19150</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4">
         <v>3</v>
       </c>
       <c r="B387" s="12" t="s">
         <v>926</v>
       </c>
       <c r="C387" s="9" t="s">
         <v>927</v>
       </c>
       <c r="D387" s="8" t="s">
         <v>928</v>
       </c>
       <c r="E387" s="8"/>
       <c r="F387" s="19">
-        <v>18300</v>
+        <v>195</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4">
         <v>4</v>
       </c>
       <c r="B388" s="12" t="s">
         <v>929</v>
       </c>
       <c r="C388" s="9" t="s">
         <v>930</v>
       </c>
       <c r="D388" s="8" t="s">
         <v>931</v>
       </c>
       <c r="E388" s="8"/>
       <c r="F388" s="19">
-        <v>195</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4">
         <v>5</v>
       </c>
       <c r="B389" s="12" t="s">
         <v>932</v>
       </c>
       <c r="C389" s="9" t="s">
         <v>933</v>
       </c>
       <c r="D389" s="8" t="s">
         <v>934</v>
       </c>
       <c r="E389" s="8"/>
       <c r="F389" s="19">
         <v>19150</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4">
         <v>6</v>
       </c>
       <c r="B390" s="12" t="s">
@@ -12035,69 +12035,69 @@
         <v>1051</v>
       </c>
       <c r="D438" s="8" t="s">
         <v>1052</v>
       </c>
       <c r="E438" s="8"/>
       <c r="F438" s="19">
         <v>32000</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4">
         <v>11</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="C439" s="9" t="s">
         <v>1054</v>
       </c>
       <c r="D439" s="8" t="s">
         <v>1055</v>
       </c>
       <c r="E439" s="8"/>
       <c r="F439" s="19">
-        <v>32000</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4">
         <v>12</v>
       </c>
       <c r="B440" s="12" t="s">
         <v>1056</v>
       </c>
       <c r="C440" s="9" t="s">
         <v>1057</v>
       </c>
       <c r="D440" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="E440" s="8"/>
       <c r="F440" s="19">
-        <v>18300</v>
+        <v>32000</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4">
         <v>13</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>1059</v>
       </c>
       <c r="C441" s="9" t="s">
         <v>1060</v>
       </c>
       <c r="D441" s="8" t="s">
         <v>1061</v>
       </c>
       <c r="E441" s="8"/>
       <c r="F441" s="19">
         <v>19000</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4">
         <v>14</v>
       </c>
       <c r="B442" s="12" t="s">
@@ -13169,195 +13169,195 @@
       <c r="D503" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E503" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F503" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4">
         <v>1</v>
       </c>
       <c r="B504" s="12" t="s">
         <v>1173</v>
       </c>
       <c r="C504" s="9" t="s">
         <v>1174</v>
       </c>
       <c r="D504" s="8" t="s">
         <v>1175</v>
       </c>
       <c r="E504" s="8"/>
       <c r="F504" s="19">
-        <v>55</v>
+        <v>195</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4">
         <v>2</v>
       </c>
       <c r="B505" s="12" t="s">
         <v>1176</v>
       </c>
       <c r="C505" s="9" t="s">
         <v>1177</v>
       </c>
       <c r="D505" s="8" t="s">
         <v>1178</v>
       </c>
       <c r="E505" s="8"/>
       <c r="F505" s="19">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4">
         <v>3</v>
       </c>
       <c r="B506" s="12" t="s">
         <v>1179</v>
       </c>
       <c r="C506" s="9" t="s">
         <v>1180</v>
       </c>
       <c r="D506" s="8" t="s">
         <v>1181</v>
       </c>
       <c r="E506" s="8"/>
       <c r="F506" s="19">
-        <v>195</v>
+        <v>155</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4">
         <v>4</v>
       </c>
       <c r="B507" s="12" t="s">
         <v>1182</v>
       </c>
       <c r="C507" s="9" t="s">
         <v>1183</v>
       </c>
       <c r="D507" s="8" t="s">
         <v>1184</v>
       </c>
       <c r="E507" s="8"/>
       <c r="F507" s="19">
-        <v>170</v>
+        <v>55</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4">
         <v>5</v>
       </c>
       <c r="B508" s="12" t="s">
         <v>1185</v>
       </c>
       <c r="C508" s="9" t="s">
         <v>1186</v>
       </c>
       <c r="D508" s="8" t="s">
         <v>1187</v>
       </c>
       <c r="E508" s="8"/>
       <c r="F508" s="19">
-        <v>155</v>
+        <v>320</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4">
         <v>6</v>
       </c>
       <c r="B509" s="12" t="s">
         <v>1188</v>
       </c>
       <c r="C509" s="9" t="s">
         <v>1189</v>
       </c>
       <c r="D509" s="8" t="s">
         <v>1190</v>
       </c>
       <c r="E509" s="8"/>
       <c r="F509" s="19">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4">
         <v>7</v>
       </c>
       <c r="B510" s="12" t="s">
         <v>1191</v>
       </c>
       <c r="C510" s="9" t="s">
         <v>1192</v>
       </c>
       <c r="D510" s="8" t="s">
         <v>1193</v>
       </c>
       <c r="E510" s="8"/>
       <c r="F510" s="19">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4">
         <v>8</v>
       </c>
       <c r="B511" s="12" t="s">
         <v>1194</v>
       </c>
       <c r="C511" s="9" t="s">
         <v>1195</v>
       </c>
       <c r="D511" s="8" t="s">
         <v>1196</v>
       </c>
       <c r="E511" s="8"/>
       <c r="F511" s="19">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4">
         <v>9</v>
       </c>
       <c r="B512" s="12" t="s">
         <v>1197</v>
       </c>
       <c r="C512" s="9" t="s">
         <v>1198</v>
       </c>
       <c r="D512" s="8" t="s">
         <v>1199</v>
       </c>
       <c r="E512" s="8"/>
       <c r="F512" s="19">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4">
         <v>10</v>
       </c>
       <c r="B513" s="12" t="s">
         <v>1200</v>
       </c>
       <c r="C513" s="9" t="s">
         <v>1201</v>
       </c>
       <c r="D513" s="8" t="s">
         <v>1202</v>
       </c>
       <c r="E513" s="8"/>
       <c r="F513" s="19">
         <v>235</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4">
         <v>11</v>
       </c>
       <c r="B514" s="12" t="s">
@@ -13493,393 +13493,393 @@
         <v>1225</v>
       </c>
       <c r="D521" s="8" t="s">
         <v>1226</v>
       </c>
       <c r="E521" s="8"/>
       <c r="F521" s="19">
         <v>78</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4">
         <v>19</v>
       </c>
       <c r="B522" s="12" t="s">
         <v>1227</v>
       </c>
       <c r="C522" s="9" t="s">
         <v>1228</v>
       </c>
       <c r="D522" s="8" t="s">
         <v>1229</v>
       </c>
       <c r="E522" s="8"/>
       <c r="F522" s="19">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4">
         <v>20</v>
       </c>
       <c r="B523" s="12" t="s">
         <v>1230</v>
       </c>
       <c r="C523" s="9" t="s">
         <v>1231</v>
       </c>
       <c r="D523" s="8" t="s">
         <v>1232</v>
       </c>
       <c r="E523" s="8"/>
       <c r="F523" s="19">
-        <v>95</v>
+        <v>255</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4">
         <v>21</v>
       </c>
       <c r="B524" s="12" t="s">
         <v>1233</v>
       </c>
       <c r="C524" s="9" t="s">
         <v>1234</v>
       </c>
       <c r="D524" s="8" t="s">
         <v>1235</v>
       </c>
       <c r="E524" s="8"/>
       <c r="F524" s="19">
-        <v>255</v>
+        <v>70</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4">
         <v>22</v>
       </c>
       <c r="B525" s="12" t="s">
         <v>1236</v>
       </c>
       <c r="C525" s="9" t="s">
         <v>1237</v>
       </c>
       <c r="D525" s="8" t="s">
         <v>1238</v>
       </c>
       <c r="E525" s="8"/>
       <c r="F525" s="19">
-        <v>70</v>
+        <v>210</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4">
         <v>23</v>
       </c>
       <c r="B526" s="12" t="s">
         <v>1239</v>
       </c>
       <c r="C526" s="9" t="s">
         <v>1240</v>
       </c>
       <c r="D526" s="8" t="s">
         <v>1241</v>
       </c>
       <c r="E526" s="8"/>
       <c r="F526" s="19">
         <v>210</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4">
         <v>24</v>
       </c>
       <c r="B527" s="12" t="s">
         <v>1242</v>
       </c>
       <c r="C527" s="9" t="s">
         <v>1243</v>
       </c>
       <c r="D527" s="8" t="s">
         <v>1244</v>
       </c>
       <c r="E527" s="8"/>
       <c r="F527" s="19">
-        <v>210</v>
+        <v>95</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4">
         <v>25</v>
       </c>
       <c r="B528" s="12" t="s">
         <v>1245</v>
       </c>
       <c r="C528" s="9" t="s">
         <v>1246</v>
       </c>
       <c r="D528" s="8" t="s">
         <v>1247</v>
       </c>
       <c r="E528" s="8"/>
       <c r="F528" s="19">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4">
         <v>26</v>
       </c>
       <c r="B529" s="12" t="s">
         <v>1248</v>
       </c>
       <c r="C529" s="9" t="s">
         <v>1249</v>
       </c>
       <c r="D529" s="8" t="s">
         <v>1250</v>
       </c>
       <c r="E529" s="8"/>
       <c r="F529" s="19">
-        <v>175</v>
+        <v>70</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4">
         <v>27</v>
       </c>
       <c r="B530" s="12" t="s">
         <v>1251</v>
       </c>
       <c r="C530" s="9" t="s">
         <v>1252</v>
       </c>
       <c r="D530" s="8" t="s">
         <v>1253</v>
       </c>
       <c r="E530" s="8"/>
       <c r="F530" s="19">
-        <v>195</v>
+        <v>80</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4">
         <v>28</v>
       </c>
       <c r="B531" s="12" t="s">
         <v>1254</v>
       </c>
       <c r="C531" s="9" t="s">
         <v>1255</v>
       </c>
       <c r="D531" s="8" t="s">
         <v>1256</v>
       </c>
       <c r="E531" s="8"/>
       <c r="F531" s="19">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4">
         <v>29</v>
       </c>
       <c r="B532" s="12" t="s">
         <v>1257</v>
       </c>
       <c r="C532" s="9" t="s">
         <v>1258</v>
       </c>
       <c r="D532" s="8" t="s">
         <v>1259</v>
       </c>
       <c r="E532" s="8"/>
       <c r="F532" s="19">
-        <v>110</v>
+        <v>265</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4">
         <v>30</v>
       </c>
       <c r="B533" s="12" t="s">
         <v>1260</v>
       </c>
       <c r="C533" s="9" t="s">
         <v>1261</v>
       </c>
       <c r="D533" s="8" t="s">
         <v>1262</v>
       </c>
       <c r="E533" s="8"/>
       <c r="F533" s="19">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4">
         <v>31</v>
       </c>
       <c r="B534" s="12" t="s">
         <v>1263</v>
       </c>
       <c r="C534" s="9" t="s">
         <v>1264</v>
       </c>
       <c r="D534" s="8" t="s">
         <v>1265</v>
       </c>
       <c r="E534" s="8"/>
       <c r="F534" s="19">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4">
         <v>32</v>
       </c>
       <c r="B535" s="12" t="s">
         <v>1266</v>
       </c>
       <c r="C535" s="9" t="s">
         <v>1267</v>
       </c>
       <c r="D535" s="8" t="s">
         <v>1268</v>
       </c>
       <c r="E535" s="8"/>
       <c r="F535" s="19">
-        <v>225</v>
+        <v>120</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4">
         <v>33</v>
       </c>
       <c r="B536" s="12" t="s">
         <v>1269</v>
       </c>
       <c r="C536" s="9" t="s">
         <v>1270</v>
       </c>
       <c r="D536" s="8" t="s">
         <v>1271</v>
       </c>
       <c r="E536" s="8"/>
       <c r="F536" s="19">
-        <v>120</v>
+        <v>195</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4">
         <v>34</v>
       </c>
       <c r="B537" s="12" t="s">
         <v>1272</v>
       </c>
       <c r="C537" s="9" t="s">
         <v>1273</v>
       </c>
       <c r="D537" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="E537" s="8"/>
       <c r="F537" s="19">
-        <v>255</v>
+        <v>205</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4">
         <v>35</v>
       </c>
       <c r="B538" s="12" t="s">
         <v>1275</v>
       </c>
       <c r="C538" s="9" t="s">
         <v>1276</v>
       </c>
       <c r="D538" s="8" t="s">
         <v>1277</v>
       </c>
       <c r="E538" s="8"/>
       <c r="F538" s="19">
-        <v>205</v>
+        <v>90</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4">
         <v>36</v>
       </c>
       <c r="B539" s="12" t="s">
         <v>1278</v>
       </c>
       <c r="C539" s="9" t="s">
         <v>1279</v>
       </c>
       <c r="D539" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="E539" s="8"/>
       <c r="F539" s="19">
-        <v>90</v>
+        <v>285</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4">
         <v>37</v>
       </c>
       <c r="B540" s="12" t="s">
         <v>1281</v>
       </c>
       <c r="C540" s="9" t="s">
         <v>1282</v>
       </c>
       <c r="D540" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="E540" s="8"/>
       <c r="F540" s="19">
-        <v>285</v>
+        <v>370</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4">
         <v>38</v>
       </c>
       <c r="B541" s="12" t="s">
         <v>1284</v>
       </c>
       <c r="C541" s="9" t="s">
         <v>1285</v>
       </c>
       <c r="D541" s="8" t="s">
         <v>1286</v>
       </c>
       <c r="E541" s="8"/>
       <c r="F541" s="19">
-        <v>370</v>
+        <v>255</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4">
         <v>39</v>
       </c>
       <c r="B542" s="12" t="s">
         <v>1287</v>
       </c>
       <c r="C542" s="9" t="s">
         <v>1288</v>
       </c>
       <c r="D542" s="8" t="s">
         <v>1289</v>
       </c>
       <c r="E542" s="8"/>
       <c r="F542" s="19">
         <v>400</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4">
         <v>40</v>
       </c>
       <c r="B543" s="12" t="s">
@@ -14117,99 +14117,99 @@
       <c r="B557" s="12"/>
       <c r="C557" s="9" t="s">
         <v>1318</v>
       </c>
       <c r="D557" s="8" t="s">
         <v>1319</v>
       </c>
       <c r="E557" s="8"/>
       <c r="F557" s="19">
         <v>2200</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4">
         <v>6</v>
       </c>
       <c r="B558" s="12"/>
       <c r="C558" s="9" t="s">
         <v>1320</v>
       </c>
       <c r="D558" s="8" t="s">
         <v>1321</v>
       </c>
       <c r="E558" s="8"/>
       <c r="F558" s="19">
-        <v>3400</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4">
         <v>7</v>
       </c>
       <c r="B559" s="12"/>
       <c r="C559" s="9" t="s">
         <v>1322</v>
       </c>
       <c r="D559" s="8" t="s">
         <v>1323</v>
       </c>
       <c r="E559" s="8"/>
       <c r="F559" s="19">
-        <v>1850</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4">
         <v>8</v>
       </c>
       <c r="B560" s="12"/>
       <c r="C560" s="9" t="s">
         <v>1324</v>
       </c>
       <c r="D560" s="8" t="s">
         <v>1325</v>
       </c>
       <c r="E560" s="8"/>
       <c r="F560" s="19">
-        <v>4750</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4">
         <v>9</v>
       </c>
       <c r="B561" s="12"/>
       <c r="C561" s="9" t="s">
         <v>1326</v>
       </c>
       <c r="D561" s="8" t="s">
         <v>1327</v>
       </c>
       <c r="E561" s="8"/>
       <c r="F561" s="19">
-        <v>3500</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="7">
         <v>10</v>
       </c>
       <c r="B562" s="13"/>
       <c r="C562" s="15" t="s">
         <v>1328</v>
       </c>
       <c r="D562" s="17" t="s">
         <v>1329</v>
       </c>
       <c r="E562" s="17">
         <v>0</v>
       </c>
       <c r="F562" s="21">
         <v>2250</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="7">
         <v>11</v>
       </c>
       <c r="B563" s="13"/>