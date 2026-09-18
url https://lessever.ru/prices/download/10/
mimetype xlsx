--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -41,156 +41,156 @@
   <si>
     <t>Прайс-лист включает цены всех пиломатериалов, которые клиенты из Москвы и Московской области могут выбрать в нашем каталоге. Подробные таблицы позволят нашим покупателям легко выбрать и сравнить стоимость разных товаров. Цены пиломатериалов указываются для куба (м3), штуки, м2 или упаковки (пачки).</t>
   </si>
   <si>
     <t>Мебельный щит</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>175-1175</t>
+  </si>
+  <si>
+    <t>Мебельный щит из сосны 200-800x18 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>171-1171</t>
+  </si>
+  <si>
+    <t>Мебельный щит из лиственницы 200-600x18 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/</t>
+  </si>
+  <si>
     <t>167-1167</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x18 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/</t>
   </si>
   <si>
-    <t>175-1175</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/</t>
+    <t>176-1176</t>
+  </si>
+  <si>
+    <t>Мебельный щит из сосны 200-800x18 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>172-1172</t>
   </si>
   <si>
     <t>Мебельный щит из лиственницы 200-600x18 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>168-1168</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x18 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>176-1176</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/</t>
+    <t>169-1169</t>
+  </si>
+  <si>
+    <t>Мебельный щит из дуба 300-600x40 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/</t>
   </si>
   <si>
     <t>177-1177</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x40 (2,5-4м) мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/</t>
   </si>
   <si>
     <t>173-1173</t>
   </si>
   <si>
     <t>Мебельный щит из лиственницы 200-600x40 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/</t>
   </si>
   <si>
-    <t>169-1169</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/</t>
+    <t>170-1170</t>
+  </si>
+  <si>
+    <t>Мебельный щит из дуба 300-600x40 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>178-1178</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x40 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/</t>
   </si>
   <si>
     <t>174-1174</t>
   </si>
   <si>
     <t>Мебельный щит из лиственницы 200-600x40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>179-1179</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -573,51 +573,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -662,249 +662,249 @@
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>5800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>1500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>3200</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>4500</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>7400</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>2300</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>2800</v>
+        <v>22000</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>5800</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>22000</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>2800</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>8000</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>26000</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
         <v>4400</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>