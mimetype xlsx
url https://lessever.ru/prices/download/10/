--- v1 (2026-09-18)
+++ v2 (2026-09-18)
@@ -41,156 +41,156 @@
   <si>
     <t>Прайс-лист включает цены всех пиломатериалов, которые клиенты из Москвы и Московской области могут выбрать в нашем каталоге. Подробные таблицы позволят нашим покупателям легко выбрать и сравнить стоимость разных товаров. Цены пиломатериалов указываются для куба (м3), штуки, м2 или упаковки (пачки).</t>
   </si>
   <si>
     <t>Мебельный щит</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>171-1171</t>
+  </si>
+  <si>
+    <t>Мебельный щит из лиственницы 200-600x18 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>167-1167</t>
+  </si>
+  <si>
+    <t>Мебельный щит из дуба 300-600x18 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/</t>
+  </si>
+  <si>
     <t>175-1175</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x18 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/</t>
   </si>
   <si>
-    <t>171-1171</t>
-[...16 lines deleted...]
-  <si>
     <t>176-1176</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x18 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>172-1172</t>
   </si>
   <si>
     <t>Мебельный щит из лиственницы 200-600x18 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>168-1168</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x18 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/</t>
   </si>
   <si>
+    <t>177-1177</t>
+  </si>
+  <si>
+    <t>Мебельный щит из сосны 200-800x40 (2,5-4м) мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>173-1173</t>
+  </si>
+  <si>
+    <t>Мебельный щит из лиственницы 200-600x40 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/</t>
+  </si>
+  <si>
     <t>169-1169</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x40 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/</t>
   </si>
   <si>
-    <t>177-1177</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/</t>
+    <t>178-1178</t>
+  </si>
+  <si>
+    <t>Мебельный щит из сосны 200-800x40 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>174-1174</t>
+  </si>
+  <si>
+    <t>Мебельный щит из лиственницы 200-600x40 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>170-1170</t>
   </si>
   <si>
     <t>Мебельный щит из дуба 300-600x40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>179-1179</t>
   </si>
   <si>
     <t>Мебельный щит из сосны 200-800x40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -573,51 +573,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x18-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-2-5-4m-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-listvennitsy-200-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-duba-300-600x40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/mebelniy-schit-iz-sosny-200-800x40-mm-sort-ekstra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -662,87 +662,87 @@
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>1500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>3200</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>5800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>2300</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
@@ -770,141 +770,141 @@
         <v>25</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>7400</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>22000</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>2800</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>5800</v>
+        <v>22000</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>26000</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>2800</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>8000</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
         <v>4400</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>