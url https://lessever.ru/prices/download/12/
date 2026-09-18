--- v0 (2026-06-26)
+++ v1 (2026-09-18)
@@ -41,435 +41,459 @@
   <si>
     <t>Прайс-лист включает цены всех пиломатериалов, которые клиенты из Москвы и Московской области могут выбрать в нашем каталоге. Подробные таблицы позволят нашим покупателям легко выбрать и сравнить стоимость разных товаров. Цены пиломатериалов указываются для куба (м3), штуки, м2 или упаковки (пачки).</t>
   </si>
   <si>
     <t>Палубная доска</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-bc/</t>
   </si>
   <si>
     <t>230-1230</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт C</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-c/</t>
   </si>
   <si>
     <t>232-1232</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-bc/</t>
   </si>
   <si>
     <t>239-1239</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт C</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-c/</t>
   </si>
   <si>
     <t>241-1241</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-c/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x28 мм сорт А</t>
+    <t>Палубная доска из лиственницы 28x140 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-28-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x28 мм сорт А</t>
+    <t>Палубная доска из лиственницы 28x120 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-28-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт А</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт А</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x45 мм сорт C</t>
+    <t>Палубная доска из лиственницы 45x120 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-45-sort-c/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x35 мм сорт C</t>
+    <t>Палубная доска из лиственницы 35x140 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-35-sort-c/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт A</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 140x45 мм сорт C</t>
+    <t>Палубная доска из лиственницы 45x140 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-140-45-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт А</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-a/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт С</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт С</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-c/</t>
   </si>
   <si>
     <t>409-1409</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт А</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-a/</t>
   </si>
   <si>
     <t>411-1411</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт АВ</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ab/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт ВС</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-bc/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-prima/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт C</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт C</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-c/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 120x35 мм сорт Экстра</t>
+    <t>Палубная доска из лиственницы 35x120 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-120-35-sort-ekstra/</t>
   </si>
   <si>
-    <t>Палубная доска из лиственницы 90x28 мм сорт Прима</t>
+    <t>Палубная доска из лиственницы 28x90 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/palubnaya-doska-listvennitsa-90-28-sort-prima/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="20">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="49" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -774,757 +798,771 @@
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5"/>
-[...3 lines deleted...]
-      <c r="F5" s="13"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="17"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F6" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
-      <c r="B7" s="9"/>
-      <c r="C7" s="6" t="s">
+      <c r="B7" s="10"/>
+      <c r="C7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D7" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="5"/>
-[...1 lines deleted...]
-        <v>2700</v>
+      <c r="E7" s="6"/>
+      <c r="F7" s="17">
+        <v>2900</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
-      <c r="B8" s="9"/>
-      <c r="C8" s="6" t="s">
+      <c r="B8" s="10"/>
+      <c r="C8" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="D8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E8" s="5"/>
-[...1 lines deleted...]
-        <v>2200</v>
+      <c r="E8" s="6"/>
+      <c r="F8" s="17">
+        <v>2400</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
-      <c r="B9" s="9"/>
-      <c r="C9" s="6" t="s">
+      <c r="B9" s="10"/>
+      <c r="C9" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="5"/>
-      <c r="F9" s="13">
+      <c r="E9" s="6"/>
+      <c r="F9" s="17">
         <v>3900</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
-      <c r="B10" s="9"/>
-      <c r="C10" s="6" t="s">
+      <c r="B10" s="10"/>
+      <c r="C10" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="D10" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="5"/>
-      <c r="F10" s="13">
+      <c r="E10" s="6"/>
+      <c r="F10" s="17">
         <v>5400</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
-      <c r="B11" s="9"/>
-      <c r="C11" s="6" t="s">
+      <c r="B11" s="10"/>
+      <c r="C11" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="D11" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E11" s="5"/>
-[...1 lines deleted...]
-        <v>1550</v>
+      <c r="E11" s="6"/>
+      <c r="F11" s="17">
+        <v>1750</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
-      <c r="B12" s="9"/>
-      <c r="C12" s="6" t="s">
+      <c r="B12" s="10"/>
+      <c r="C12" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="5" t="s">
+      <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="5"/>
-[...1 lines deleted...]
-        <v>1250</v>
+      <c r="E12" s="6"/>
+      <c r="F12" s="17">
+        <v>1450</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
-      <c r="B13" s="9" t="s">
+      <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="D13" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="E13" s="5"/>
-      <c r="F13" s="13">
+      <c r="E13" s="6"/>
+      <c r="F13" s="17">
         <v>2620</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="4">
+      <c r="A14" s="5">
         <v>8</v>
       </c>
-      <c r="B14" s="9"/>
-      <c r="C14" s="6" t="s">
+      <c r="B14" s="11"/>
+      <c r="C14" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="D14" s="5" t="s">
+      <c r="D14" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="E14" s="5"/>
-      <c r="F14" s="13">
+      <c r="E14" s="15">
+        <v>0</v>
+      </c>
+      <c r="F14" s="19">
         <v>1100</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="D15" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E15" s="5"/>
-      <c r="F15" s="13">
+      <c r="E15" s="6"/>
+      <c r="F15" s="17">
         <v>3350</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>10</v>
       </c>
-      <c r="B16" s="9"/>
-      <c r="C16" s="6" t="s">
+      <c r="B16" s="10"/>
+      <c r="C16" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="D16" s="5" t="s">
+      <c r="D16" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="5"/>
-[...1 lines deleted...]
-        <v>2320</v>
+      <c r="E16" s="6"/>
+      <c r="F16" s="17">
+        <v>2520</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>11</v>
       </c>
-      <c r="B17" s="9"/>
-      <c r="C17" s="6" t="s">
+      <c r="B17" s="10"/>
+      <c r="C17" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="D17" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E17" s="5"/>
-[...1 lines deleted...]
-        <v>1720</v>
+      <c r="E17" s="6"/>
+      <c r="F17" s="17">
+        <v>1920</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>12</v>
       </c>
-      <c r="B18" s="9"/>
-      <c r="C18" s="6" t="s">
+      <c r="B18" s="10"/>
+      <c r="C18" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="D18" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="E18" s="5"/>
-      <c r="F18" s="13">
+      <c r="E18" s="6"/>
+      <c r="F18" s="17">
         <v>3600</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>13</v>
       </c>
-      <c r="B19" s="9"/>
-      <c r="C19" s="6" t="s">
+      <c r="B19" s="10"/>
+      <c r="C19" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="5" t="s">
+      <c r="D19" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="E19" s="5"/>
-      <c r="F19" s="13">
+      <c r="E19" s="6"/>
+      <c r="F19" s="17">
         <v>4500</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>14</v>
       </c>
-      <c r="B20" s="9"/>
-      <c r="C20" s="6" t="s">
+      <c r="B20" s="10"/>
+      <c r="C20" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D20" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="E20" s="5"/>
-[...1 lines deleted...]
-        <v>1550</v>
+      <c r="E20" s="6"/>
+      <c r="F20" s="17">
+        <v>1750</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>15</v>
       </c>
-      <c r="B21" s="9"/>
-      <c r="C21" s="6" t="s">
+      <c r="B21" s="10"/>
+      <c r="C21" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="D21" s="5" t="s">
+      <c r="D21" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="E21" s="5"/>
-[...1 lines deleted...]
-        <v>1260</v>
+      <c r="E21" s="6"/>
+      <c r="F21" s="17">
+        <v>1460</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>16</v>
       </c>
-      <c r="B22" s="9" t="s">
+      <c r="B22" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="C22" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D22" s="5" t="s">
+      <c r="D22" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="E22" s="5"/>
-      <c r="F22" s="13">
+      <c r="E22" s="6"/>
+      <c r="F22" s="17">
         <v>2640</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="4">
+      <c r="A23" s="5">
         <v>17</v>
       </c>
-      <c r="B23" s="9"/>
-      <c r="C23" s="6" t="s">
+      <c r="B23" s="11"/>
+      <c r="C23" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="D23" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="E23" s="5"/>
-      <c r="F23" s="13">
+      <c r="E23" s="15">
+        <v>0</v>
+      </c>
+      <c r="F23" s="19">
         <v>1100</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>18</v>
       </c>
-      <c r="B24" s="9" t="s">
+      <c r="B24" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="D24" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="E24" s="5"/>
-      <c r="F24" s="13">
+      <c r="E24" s="6"/>
+      <c r="F24" s="17">
         <v>3420</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>19</v>
       </c>
-      <c r="B25" s="9"/>
-      <c r="C25" s="6" t="s">
+      <c r="B25" s="10"/>
+      <c r="C25" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="D25" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E25" s="5"/>
-[...1 lines deleted...]
-        <v>2700</v>
+      <c r="E25" s="6"/>
+      <c r="F25" s="17">
+        <v>2900</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>20</v>
       </c>
-      <c r="B26" s="9"/>
-      <c r="C26" s="6" t="s">
+      <c r="B26" s="10"/>
+      <c r="C26" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="D26" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="E26" s="5"/>
-[...1 lines deleted...]
-        <v>2400</v>
+      <c r="E26" s="6"/>
+      <c r="F26" s="17">
+        <v>2600</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>21</v>
       </c>
-      <c r="B27" s="9"/>
-      <c r="C27" s="6" t="s">
+      <c r="B27" s="10"/>
+      <c r="C27" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="D27" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="E27" s="5"/>
-      <c r="F27" s="13">
+      <c r="E27" s="6"/>
+      <c r="F27" s="17">
         <v>4200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>22</v>
       </c>
-      <c r="B28" s="9"/>
-      <c r="C28" s="6" t="s">
+      <c r="B28" s="10"/>
+      <c r="C28" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="D28" s="5" t="s">
+      <c r="D28" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="E28" s="5"/>
-      <c r="F28" s="13">
+      <c r="E28" s="6"/>
+      <c r="F28" s="17">
         <v>5400</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>23</v>
       </c>
-      <c r="B29" s="9"/>
-      <c r="C29" s="6" t="s">
+      <c r="B29" s="10"/>
+      <c r="C29" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="D29" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="E29" s="5"/>
-      <c r="F29" s="13">
+      <c r="E29" s="6"/>
+      <c r="F29" s="17">
         <v>2100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>24</v>
       </c>
-      <c r="B30" s="9"/>
-      <c r="C30" s="6" t="s">
+      <c r="B30" s="10"/>
+      <c r="C30" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D30" s="5" t="s">
+      <c r="D30" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="E30" s="5"/>
-      <c r="F30" s="13">
+      <c r="E30" s="6"/>
+      <c r="F30" s="17">
         <v>2100</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>25</v>
       </c>
-      <c r="B31" s="9"/>
-      <c r="C31" s="6" t="s">
+      <c r="B31" s="10"/>
+      <c r="C31" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="D31" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="E31" s="5"/>
-      <c r="F31" s="13">
+      <c r="E31" s="6"/>
+      <c r="F31" s="17">
         <v>3000</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>26</v>
       </c>
-      <c r="B32" s="9"/>
-      <c r="C32" s="6" t="s">
+      <c r="B32" s="10"/>
+      <c r="C32" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D32" s="5" t="s">
+      <c r="D32" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E32" s="5"/>
-      <c r="F32" s="13">
+      <c r="E32" s="6"/>
+      <c r="F32" s="17">
         <v>3900</v>
       </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="4">
+      <c r="A33" s="5">
         <v>27</v>
       </c>
-      <c r="B33" s="9"/>
-      <c r="C33" s="6" t="s">
+      <c r="B33" s="11"/>
+      <c r="C33" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="D33" s="5" t="s">
+      <c r="D33" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="E33" s="5"/>
-      <c r="F33" s="13">
+      <c r="E33" s="15">
+        <v>0</v>
+      </c>
+      <c r="F33" s="19">
         <v>1700</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="4">
+      <c r="A34" s="5">
         <v>28</v>
       </c>
-      <c r="B34" s="9"/>
-      <c r="C34" s="6" t="s">
+      <c r="B34" s="11"/>
+      <c r="C34" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="D34" s="5" t="s">
+      <c r="D34" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="E34" s="5"/>
-      <c r="F34" s="13">
+      <c r="E34" s="15">
+        <v>0</v>
+      </c>
+      <c r="F34" s="19">
         <v>1700</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>29</v>
       </c>
-      <c r="B35" s="9"/>
-      <c r="C35" s="6" t="s">
+      <c r="B35" s="10"/>
+      <c r="C35" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="D35" s="5" t="s">
+      <c r="D35" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E35" s="5"/>
-      <c r="F35" s="13">
+      <c r="E35" s="6"/>
+      <c r="F35" s="17">
         <v>3900</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="4">
+      <c r="A36" s="5">
         <v>30</v>
       </c>
-      <c r="B36" s="9"/>
-      <c r="C36" s="6" t="s">
+      <c r="B36" s="11"/>
+      <c r="C36" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="D36" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="E36" s="5"/>
-      <c r="F36" s="13">
+      <c r="E36" s="15">
+        <v>0</v>
+      </c>
+      <c r="F36" s="19">
         <v>2000</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>31</v>
       </c>
-      <c r="B37" s="9"/>
-      <c r="C37" s="6" t="s">
+      <c r="B37" s="10"/>
+      <c r="C37" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="D37" s="5" t="s">
+      <c r="D37" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="E37" s="5"/>
-      <c r="F37" s="13">
+      <c r="E37" s="6"/>
+      <c r="F37" s="17">
         <v>2000</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>32</v>
       </c>
-      <c r="B38" s="9"/>
-      <c r="C38" s="6" t="s">
+      <c r="B38" s="10"/>
+      <c r="C38" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="D38" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E38" s="5"/>
-[...1 lines deleted...]
-        <v>1450</v>
+      <c r="E38" s="6"/>
+      <c r="F38" s="17">
+        <v>1650</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>33</v>
       </c>
-      <c r="B39" s="9"/>
-      <c r="C39" s="6" t="s">
+      <c r="B39" s="10"/>
+      <c r="C39" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="D39" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E39" s="5"/>
-[...1 lines deleted...]
-        <v>1200</v>
+      <c r="E39" s="6"/>
+      <c r="F39" s="17">
+        <v>1400</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="4">
+      <c r="A40" s="5">
         <v>34</v>
       </c>
-      <c r="B40" s="9"/>
-      <c r="C40" s="6" t="s">
+      <c r="B40" s="11"/>
+      <c r="C40" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="D40" s="5" t="s">
+      <c r="D40" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="E40" s="5"/>
-      <c r="F40" s="13">
+      <c r="E40" s="15">
+        <v>0</v>
+      </c>
+      <c r="F40" s="19">
         <v>990</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>35</v>
       </c>
-      <c r="B41" s="9" t="s">
+      <c r="B41" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="C41" s="6" t="s">
+      <c r="C41" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D41" s="5" t="s">
+      <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="E41" s="5"/>
-      <c r="F41" s="13">
+      <c r="E41" s="6"/>
+      <c r="F41" s="17">
         <v>3300</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>36</v>
       </c>
-      <c r="B42" s="9"/>
-      <c r="C42" s="6" t="s">
+      <c r="B42" s="10"/>
+      <c r="C42" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="D42" s="5" t="s">
+      <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E42" s="5"/>
-      <c r="F42" s="13">
+      <c r="E42" s="6"/>
+      <c r="F42" s="17">
         <v>3300</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>37</v>
       </c>
-      <c r="B43" s="9" t="s">
+      <c r="B43" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="C43" s="6" t="s">
+      <c r="C43" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="D43" s="5" t="s">
+      <c r="D43" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="E43" s="5"/>
-[...1 lines deleted...]
-        <v>2300</v>
+      <c r="E43" s="6"/>
+      <c r="F43" s="17">
+        <v>2500</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>38</v>
       </c>
-      <c r="B44" s="9"/>
-      <c r="C44" s="6" t="s">
+      <c r="B44" s="10"/>
+      <c r="C44" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="D44" s="5" t="s">
+      <c r="D44" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="E44" s="5"/>
-[...1 lines deleted...]
-        <v>1660</v>
+      <c r="E44" s="6"/>
+      <c r="F44" s="17">
+        <v>1860</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>39</v>
       </c>
-      <c r="B45" s="9"/>
-      <c r="C45" s="6" t="s">
+      <c r="B45" s="10"/>
+      <c r="C45" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="D45" s="5" t="s">
+      <c r="D45" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="E45" s="5"/>
-      <c r="F45" s="13">
+      <c r="E45" s="6"/>
+      <c r="F45" s="17">
         <v>3600</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="4">
+      <c r="A46" s="5">
         <v>40</v>
       </c>
-      <c r="B46" s="9"/>
-      <c r="C46" s="6" t="s">
+      <c r="B46" s="11"/>
+      <c r="C46" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="D46" s="5" t="s">
+      <c r="D46" s="15" t="s">
         <v>94</v>
       </c>
-      <c r="E46" s="5"/>
-      <c r="F46" s="13">
+      <c r="E46" s="15">
+        <v>0</v>
+      </c>
+      <c r="F46" s="19">
         <v>1500</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>41</v>
       </c>
-      <c r="B47" s="9"/>
-      <c r="C47" s="6" t="s">
+      <c r="B47" s="10"/>
+      <c r="C47" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="D47" s="5" t="s">
+      <c r="D47" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E47" s="5"/>
-      <c r="F47" s="13">
+      <c r="E47" s="6"/>
+      <c r="F47" s="17">
         <v>4200</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>42</v>
       </c>
-      <c r="B48" s="9"/>
-      <c r="C48" s="6" t="s">
+      <c r="B48" s="10"/>
+      <c r="C48" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="D48" s="5" t="s">
+      <c r="D48" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="E48" s="5"/>
-      <c r="F48" s="13">
+      <c r="E48" s="6"/>
+      <c r="F48" s="17">
         <v>2400</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>