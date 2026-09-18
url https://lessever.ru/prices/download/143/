--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -41,84 +41,84 @@
   <si>
     <t>Прайс-лист включает цены всех пиломатериалов, которые клиенты из Москвы и Московской области могут выбрать в нашем каталоге. Подробные таблицы позволят нашим покупателям легко выбрать и сравнить стоимость разных товаров. Цены пиломатериалов указываются для куба (м3), штуки, м2 или упаковки (пачки).</t>
   </si>
   <si>
     <t>Вагонка для бани</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>40-140</t>
+  </si>
+  <si>
+    <t>Вагонка из липы 15x96 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>20-120</t>
+  </si>
+  <si>
+    <t>Вагонка из абаш 15x96 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>39-139</t>
   </si>
   <si>
     <t>Вагонка из канадского кедра 15x96 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-iz-kanadskogo-kedra-15-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>60-160</t>
   </si>
   <si>
     <t>Вагонка из осины 15x96 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>61-161</t>
   </si>
   <si>
     <t>Вагонка из осины 15x96 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>41-141</t>
   </si>
   <si>
     <t>Вагонка из липы 15x96 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Липа</t>
   </si>
   <si>
     <t>Осина</t>
   </si>
@@ -534,51 +534,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-kanadskogo-kedra-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-abash-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-kanadskogo-kedra-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -623,105 +623,105 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>12800</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>1050</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>1400</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>4800</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
         <v>1200</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">