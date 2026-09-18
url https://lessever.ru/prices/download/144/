--- v0 (2026-06-26)
+++ v1 (2026-09-18)
@@ -131,66 +131,66 @@
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт А 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/</t>
   </si>
   <si>
     <t>381-1861</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт B 1.5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861</t>
   </si>
   <si>
     <t>380-1865</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт АВ 1.5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865</t>
   </si>
   <si>
+    <t>380-1856</t>
+  </si>
+  <si>
+    <t>Евровагонка из сосны 12,5x96 мм сорт АВ 3 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>381-1858</t>
   </si>
   <si>
     <t>Евровагонка из сосны 12,5x96 мм сорт B 3 м</t>
   </si>
   <si>
     <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -564,51 +564,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/?sku=863" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/?sku=864" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-lipy-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-iz-osiny-15-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/?sku=863" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/?sku=864" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/?sku=861" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/?sku=865" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-6000-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/evrovagonka-iz-sosny-12-5-96-mm-sort-b/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -853,69 +853,69 @@
         <v>37</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
         <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>