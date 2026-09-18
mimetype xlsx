--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -44,87 +44,87 @@
   <si>
     <t>Плита ОСБ-3 (OSB-3)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>293-1293</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 12 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 12 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-12-mm/</t>
   </si>
   <si>
     <t>294-1294</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 15 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 15 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-15-mm/</t>
   </si>
   <si>
     <t>295-1295</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 18 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 18 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-18-mm/</t>
   </si>
   <si>
     <t>296-1296</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 9 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 9 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-9-mm/</t>
   </si>
   <si>
     <t>383-1383</t>
   </si>
   <si>
-    <t>Плита ОСП-3 (OSB-3) 1220*2440 Kronospan 21 мм</t>
+    <t>Плита ОСП-3 (OSB-3) 1220х2440 Kronospan 21 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plita-osp-3-osb-3-1220-2440-kronospan-21-mm/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>