--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -788,885 +788,885 @@
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="15">
-        <v>365</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="15">
-        <v>570</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="15">
-        <v>710</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>560</v>
+        <v>24200</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
-        <v>852</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="15">
-        <v>1070</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="15">
-        <v>1170</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="15">
-        <v>1470</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="8"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>1</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="15">
-        <v>300</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>2</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="15">
-        <v>450</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>3</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="15">
-        <v>600</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>4</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="15">
-        <v>450</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>5</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="15">
-        <v>750</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>6</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="15">
-        <v>900</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>7</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="15">
-        <v>1250</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="15"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>1</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="15">
-        <v>950</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>2</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="15">
-        <v>1350</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>3</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="15">
-        <v>1450</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>4</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="15">
-        <v>2300</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>5</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="15">
-        <v>1760</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>6</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="15">
-        <v>2650</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="15">
-        <v>3550</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="15"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F34" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>1</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="15">
-        <v>1350</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>2</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="15">
-        <v>950</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>3</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="15">
-        <v>2300</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>4</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="15">
-        <v>1450</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>5</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="15">
-        <v>2650</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>6</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="15">
-        <v>3550</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>7</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>70</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="15">
-        <v>1760</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="15"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>1</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="15">
-        <v>810</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="15"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F46" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>1</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="15">
-        <v>560</v>
+        <v>24200</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>2</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="15">
-        <v>852</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>3</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="15">
-        <v>1170</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>4</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="15">
-        <v>810</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>5</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="15">
-        <v>365</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>6</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="15">
-        <v>570</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>7</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="15">
-        <v>1070</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>8</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="15">
-        <v>1470</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>9</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="15">
-        <v>710</v>
+        <v>22500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A45:F45"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>