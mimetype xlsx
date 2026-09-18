--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -44,147 +44,147 @@
   <si>
     <t>Брус обрезной</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>212-1212</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 100x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/</t>
+  </si>
+  <si>
     <t>222-1222</t>
   </si>
   <si>
-    <t>Брус обрезнойок из сосны 25х50 мм</t>
+    <t>Брусок обрезной из сосны 25х50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/</t>
   </si>
   <si>
-    <t>212-1212</t>
-[...7 lines deleted...]
-  <si>
     <t>223-1223</t>
   </si>
   <si>
-    <t>Брус обрезнойок из сосны 50x50 мм</t>
+    <t>Брусок обрезной из сосны 50x50 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/</t>
   </si>
   <si>
     <t>213-1213</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/</t>
   </si>
   <si>
     <t>214-1214</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/</t>
   </si>
   <si>
     <t>215-1215</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/</t>
   </si>
   <si>
+    <t>216-1216</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 100x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-gost/</t>
+  </si>
+  <si>
     <t>217-1217</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/</t>
   </si>
   <si>
-    <t>216-1216</t>
-[...7 lines deleted...]
-  <si>
     <t>219-1219</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 150x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-tu/</t>
   </si>
   <si>
+    <t>221-1221</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 200x200 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/</t>
+  </si>
+  <si>
     <t>218-1218</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 150x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-gost/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/</t>
   </si>
   <si>
     <t>220-1220</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 200x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-gost/</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
     <t>206-1206</t>
   </si>
   <si>
     <t>Брус обрезной из лиственницы 100x100 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-100-mm/</t>
   </si>
   <si>
     <t>207-1207</t>
   </si>
@@ -636,51 +636,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-200-200-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-25-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-obreznoy-iz-sosny-50-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-100-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-100-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-tu/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-150-150-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-sosny-200-200-mm-sort-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-100-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-150-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-150-200-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brus-obreznoy-iz-listvennitsy-200-200-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -735,69 +735,69 @@
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>95</v>
+        <v>19150</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>19150</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
         <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
@@ -843,123 +843,123 @@
         <v>26</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
         <v>18300</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>18300</v>
+        <v>19220</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>19220</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
         <v>18300</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>19220</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>19500</v>
+        <v>19220</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
         <v>19850</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="6"/>