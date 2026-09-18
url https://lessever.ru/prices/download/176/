--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -44,189 +44,189 @@
   <si>
     <t>Строганный брус</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>517-1885</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 90x90х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 100х100х6000 (90x90х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-90x90kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>518-1886</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 90x140х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 100х150х6000 (90x140х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-90x140kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>519-1887</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 140x140х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 150х150х6000 (140x140х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-140x140kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>520-1888</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 90x190х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 100х200х6000 (90x190х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-90x190kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>521-1889</t>
   </si>
   <si>
-    <t>Строганный брус из сосны 190x190х6000 мм (ест. влаж.)</t>
+    <t>Строганный брус из сосны 200х200х6000 (190x190х6000) мм (ест. влаж.)</t>
   </si>
   <si>
     <t>https://lessever.ru/stroganiy-brus-iz-sosny-190x190kh6000-mm-est-vlazh/</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
     <t>507-1875</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 140x140х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 150х150х6000 (140x140х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-140x140kh6000-mm/</t>
   </si>
   <si>
     <t>505-1873</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 90x90х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 100х100х6000 (90x90х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x90kh6000-mm/</t>
   </si>
   <si>
     <t>506-1874</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 90x140х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 100х150х6000 (90x140х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x140kh6000-mm/</t>
   </si>
   <si>
     <t>509-1877</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 190x190х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 200х200х6000 (190x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-190x190kh6000-mm/</t>
   </si>
   <si>
     <t>508-1876</t>
   </si>
   <si>
-    <t>Сухой строганный брус из лиственницы 90x190х6000 мм</t>
+    <t>Сухой строганный брус из лиственницы 100х200х6000 (90x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x190kh6000-mm/</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 140x190х6000 мм</t>
+    <t>317-1317</t>
+  </si>
+  <si>
+    <t>Сухой строганный брус из сосны 100х100х6000 (90x90х6000) мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-90-6000-mm/</t>
+  </si>
+  <si>
+    <t>Сухой строганный брус из сосны 150х200х6000 (140x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-190-6000-mm/</t>
   </si>
   <si>
-    <t>317-1317</t>
-[...7 lines deleted...]
-  <si>
     <t>318-1318</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 90x140х6000 мм</t>
+    <t>Сухой строганный брус из сосны 100х150х6000 (90x140х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-140-6000-mm/</t>
   </si>
   <si>
+    <t>320-1320</t>
+  </si>
+  <si>
+    <t>Сухой строганный брус из сосны 100х200х6000 (90x190х6000) мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-190-6000-mm/</t>
+  </si>
+  <si>
     <t>319-1319</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 140x140х6000 мм</t>
+    <t>Сухой строганный брус из сосны 150х150х6000 (140x140х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-140-6000-mm/</t>
   </si>
   <si>
-    <t>320-1320</t>
-[...7 lines deleted...]
-  <si>
     <t>321-1321</t>
   </si>
   <si>
-    <t>Сухой строганный брус из сосны 190x190х6000 мм</t>
+    <t>Сухой строганный брус из сосны 200х200х6000 (190x190х6000) мм</t>
   </si>
   <si>
     <t>https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -615,51 +615,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x90kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-140x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-190x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-140x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-190x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x90kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-140x140kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-90x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/stroganiy-brus-iz-sosny-190x190kh6000-mm-est-vlazh/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-140x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x90kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x140kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-190x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-listvennitsy-90x190kh6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-90-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-90-190-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-140-140-6000-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/sukhoy-stroganiy-brus-iz-sosny-190-190-6000-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -933,132 +933,132 @@
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>1</v>
       </c>
-      <c r="B21" s="10"/>
+      <c r="B21" s="10" t="s">
+        <v>41</v>
+      </c>
       <c r="C21" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>3500</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>2</v>
       </c>
-      <c r="B22" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>1550</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>3</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>2250</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>4</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>3500</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>5</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>3100</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>6</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
         <v>6250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>