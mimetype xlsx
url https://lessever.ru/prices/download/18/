--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -763,51 +763,51 @@
         <v>20</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>1500</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>2100</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
         <v>3000</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">