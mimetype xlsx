--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -41,408 +41,408 @@
   <si>
     <t>Прайс-лист включает цены всех пиломатериалов, которые клиенты из Москвы и Московской области могут выбрать в нашем каталоге. Подробные таблицы позволят нашим покупателям легко выбрать и сравнить стоимость разных товаров. Цены пиломатериалов указываются для куба (м3), штуки, м2 или упаковки (пачки).</t>
   </si>
   <si>
     <t>Погонажные изделия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>288-1288</t>
+  </si>
+  <si>
+    <t>Плинтус из сосны 25-30 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-sosny-25-30-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>180-1180</t>
+  </si>
+  <si>
+    <t>Наличник из лиственницы 65x14 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/</t>
+  </si>
+  <si>
+    <t>331-1331</t>
+  </si>
+  <si>
+    <t>Уголок из сосны 30 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>326-1326</t>
+  </si>
+  <si>
+    <t>Уголок из лиственницы 30x30 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/</t>
+  </si>
+  <si>
+    <t>303-1303</t>
+  </si>
+  <si>
+    <t>Раскладка из сосны 30 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>15-115</t>
+  </si>
+  <si>
+    <t>Брусок строганный из сосны 40x20 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/</t>
+  </si>
+  <si>
+    <t>9-19</t>
+  </si>
+  <si>
+    <t>Брусок строганный из лиственницы 40x40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/</t>
+  </si>
+  <si>
     <t>182-1182</t>
   </si>
   <si>
     <t>Наличник из сосны 115 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>281-1281</t>
   </si>
   <si>
     <t>Плинтус из лиственницы 25 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-25-mm/</t>
   </si>
   <si>
-    <t>288-1288</t>
-[...59 lines deleted...]
-    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/</t>
+    <t>282-1282</t>
+  </si>
+  <si>
+    <t>Плинтус из лиственницы 30 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-listvennitsy-30-mm/</t>
+  </si>
+  <si>
+    <t>289-1289</t>
+  </si>
+  <si>
+    <t>Плинтус из сосны 35-40 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>181-1181</t>
+  </si>
+  <si>
+    <t>Наличник из лиственницы 90x14 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/</t>
+  </si>
+  <si>
+    <t>332-1332</t>
+  </si>
+  <si>
+    <t>Уголок из сосны 40 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>327-1327</t>
   </si>
   <si>
     <t>Уголок из лиственницы 35x35 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/</t>
   </si>
   <si>
     <t>304-1304</t>
   </si>
   <si>
     <t>Раскладка из сосны 40 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>16-116</t>
   </si>
   <si>
     <t>Брусок строганный из сосны 50x30 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/</t>
   </si>
   <si>
     <t>10-110</t>
   </si>
   <si>
     <t>Брусок строганный из лиственницы 50x20 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x20-mm/</t>
   </si>
   <si>
     <t>183-1183</t>
   </si>
   <si>
     <t>Наличник из сосны 140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/nalichnik-iz-sosny-140-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>282-1282</t>
-[...32 lines deleted...]
-    <t>https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/</t>
+    <t>305-1305</t>
+  </si>
+  <si>
+    <t>Раскладка из сосны 50 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>17-117</t>
+  </si>
+  <si>
+    <t>Брусок строганный из сосны 50x40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/</t>
+  </si>
+  <si>
+    <t>11-111</t>
+  </si>
+  <si>
+    <t>Брусок строганный из лиственницы 50x40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/</t>
+  </si>
+  <si>
+    <t>184-1184</t>
+  </si>
+  <si>
+    <t>Наличник из сосны 70 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>283-1283</t>
+  </si>
+  <si>
+    <t>Плинтус из лиственницы 35 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-listvennitsy-35-mm/</t>
+  </si>
+  <si>
+    <t>290-1290</t>
+  </si>
+  <si>
+    <t>Плинтус из сосны 40-45 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>333-1333</t>
+  </si>
+  <si>
+    <t>Уголок из сосны 50 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>328-1328</t>
   </si>
   <si>
     <t>Уголок из лиственницы 40x40 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/</t>
   </si>
   <si>
-    <t>305-1305</t>
-[...59 lines deleted...]
-    <t>https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/</t>
+    <t>329-1329</t>
+  </si>
+  <si>
+    <t>Уголок из лиственницы 45x45 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-listvennitsy-45x45-mm/</t>
+  </si>
+  <si>
+    <t>18-118</t>
+  </si>
+  <si>
+    <t>Брусок строганный из сосны 50x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/</t>
+  </si>
+  <si>
+    <t>12-112</t>
+  </si>
+  <si>
+    <t>Брусок строганный из лиственницы 50x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/</t>
+  </si>
+  <si>
+    <t>185-1185</t>
+  </si>
+  <si>
+    <t>Наличник из сосны 90 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>284-1284</t>
+  </si>
+  <si>
+    <t>Плинтус из лиственницы 40 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-listvennitsy-40-mm/</t>
   </si>
   <si>
     <t>291-1291</t>
   </si>
   <si>
     <t>Плинтус из сосны 50-55 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>334-1334</t>
   </si>
   <si>
     <t>Уголок из сосны 60 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>329-1329</t>
-[...41 lines deleted...]
-    <t>https://lessever.ru/plintus-iz-listvennitsy-40-mm/</t>
+    <t>330-1330</t>
+  </si>
+  <si>
+    <t>Уголок из лиственницы 50x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/</t>
+  </si>
+  <si>
+    <t>19-119</t>
+  </si>
+  <si>
+    <t>Брусок строганный из сосны 70x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/</t>
+  </si>
+  <si>
+    <t>13-113</t>
+  </si>
+  <si>
+    <t>Брусок строганный из лиственницы 70x50 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/</t>
   </si>
   <si>
     <t>285-1285</t>
   </si>
   <si>
     <t>Плинтус из лиственницы 45 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-45-mm/</t>
   </si>
   <si>
     <t>292-1292</t>
   </si>
   <si>
     <t>Плинтус из сосны 60 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>330-1330</t>
-[...23 lines deleted...]
-    <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/</t>
+    <t>286-1286</t>
+  </si>
+  <si>
+    <t>Плинтус из лиственницы евро 55 мм</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/</t>
   </si>
   <si>
     <t>14-114</t>
   </si>
   <si>
     <t>Брусок строганный из лиственницы 90x45 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/</t>
   </si>
   <si>
     <t>287-1287</t>
   </si>
   <si>
     <t>Плинтус из лиственницы евро 65 мм</t>
   </si>
   <si>
     <t>https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -825,51 +825,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-25-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-45x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-25-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-65x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-30x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-40x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-25-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-35-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-listvennitsy-90x14-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-35x35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-40-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x30-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x20-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/raskladka-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-70-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-40-45-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-50-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-40x40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-45x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/nalichnik-iz-sosny-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-50-55-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/ugolok-iz-listvennitsy-50x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-sosny-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-70x50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-sosny-60-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-55-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/brusok-stroganniy-iz-listvennitsy-90x45-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/plintus-iz-listvennitsy-evro-65-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F47" sqref="F47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -914,753 +914,753 @@
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>170</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>155</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>55</v>
+        <v>195</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>195</v>
+        <v>155</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>235</v>
+        <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="13">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>165</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>155</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>165</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>65</v>
+        <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>450</v>
+        <v>155</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>78</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="13">
-        <v>255</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>70</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
         <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>210</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>175</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>95</v>
+        <v>255</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>80</v>
+        <v>265</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>110</v>
+        <v>260</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>265</v>
+        <v>225</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>225</v>
+        <v>195</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>195</v>
+        <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>205</v>
+        <v>285</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>90</v>
+        <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="13">
-        <v>285</v>
+        <v>255</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="13">
-        <v>370</v>
+        <v>205</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="13">
-        <v>255</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="13">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="13">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="13">
         <v>265</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>