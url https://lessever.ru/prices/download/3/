--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -41,266 +41,266 @@
   <si>
     <t>Прайс-лист включает цены всех пиломатериалов, которые клиенты из Москвы и Московской области могут выбрать в нашем каталоге. Подробные таблицы позволят нашим покупателям легко выбрать и сравнить стоимость разных товаров. Цены пиломатериалов указываются для куба (м3), штуки, м2 или упаковки (пачки).</t>
   </si>
   <si>
     <t>Вагонка штиль</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>30-6671-536</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт Прима 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/</t>
+  </si>
+  <si>
+    <t>28-6689-534</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>6 м</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х115 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>21-6713</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/</t>
+  </si>
+  <si>
+    <t>375-6851</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сосны 14х96 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>373-6827</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сосны 14х120 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>31-6677-537</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/</t>
+  </si>
+  <si>
+    <t>62-6815</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>29-6683-535</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт BC 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/</t>
+  </si>
+  <si>
     <t>27-6695-533</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/</t>
   </si>
   <si>
     <t>374-5838</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х144 мм сорт A 5 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/</t>
   </si>
   <si>
     <t>32-6665-538</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х150 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>74-6833</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х120 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/</t>
   </si>
   <si>
-    <t>30-6671-536</t>
-[...77 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/</t>
+    <t>75-6845</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сосны 14х144 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>43-6527</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х115 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>22-6731</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/</t>
   </si>
   <si>
     <t>63-6809</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/</t>
   </si>
   <si>
-    <t>75-6845</t>
-[...25 lines deleted...]
-  <si>
     <t>64-6803</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/</t>
   </si>
   <si>
     <t>2 м</t>
   </si>
   <si>
     <t>Вагонка Штиль из сосны 14х96 мм сорт AB 2 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/</t>
   </si>
   <si>
     <t>44-6533</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/</t>
   </si>
   <si>
     <t>23-6725</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/</t>
   </si>
   <si>
+    <t>65-6797</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>45-6545</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/</t>
   </si>
   <si>
     <t>24-6719</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/</t>
   </si>
   <si>
-    <t>65-6797</t>
-[...7 lines deleted...]
-  <si>
     <t>46-6539</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/</t>
   </si>
   <si>
     <t>25-6707</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/</t>
   </si>
   <si>
     <t>66-6785</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/</t>
@@ -311,327 +311,327 @@
   <si>
     <t>Вагонка Штиль из лиственницы 14х115 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>26-6701</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х115 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>67-6779</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/</t>
   </si>
   <si>
+    <t>48-6557</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>27-6695</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/</t>
+  </si>
+  <si>
     <t>68-6773</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/</t>
   </si>
   <si>
-    <t>48-6557</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/</t>
+    <t>69-6767</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>49-6563</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/</t>
   </si>
   <si>
     <t>28-6689</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ab/</t>
   </si>
   <si>
-    <t>69-6767</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/</t>
+    <t>70-6755</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ab/</t>
   </si>
   <si>
     <t>50-6569</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х144 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-bc/</t>
   </si>
   <si>
     <t>29-6683</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-bc/</t>
   </si>
   <si>
-    <t>70-6755</t>
-[...7 lines deleted...]
-  <si>
     <t>51-6581</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х144 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-prima/</t>
   </si>
   <si>
     <t>30-6671</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-prima/</t>
   </si>
   <si>
     <t>71-6749</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-bc/</t>
   </si>
   <si>
+    <t>52-6575</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/</t>
+  </si>
+  <si>
+    <t>31-6677</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/</t>
+  </si>
+  <si>
     <t>72-6743</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/</t>
   </si>
   <si>
-    <t>52-6575</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/</t>
+    <t>53-6587</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х144 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/</t>
+  </si>
+  <si>
+    <t>32-6665</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х144 мм сорт Экстра 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>73-6737</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>53-6587</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/</t>
+    <t>365-6821</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из сибирского кедра 14х115 мм сорт A 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/</t>
   </si>
   <si>
     <t>54-6593</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/</t>
   </si>
   <si>
     <t>33-6659</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/</t>
   </si>
   <si>
-    <t>365-6821</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/</t>
+    <t>34-6653</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт AB 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/</t>
   </si>
   <si>
     <t>366-6761</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х90 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/</t>
   </si>
   <si>
     <t>55-6599</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт AB 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/</t>
   </si>
   <si>
-    <t>34-6653</t>
-[...7 lines deleted...]
-  <si>
     <t>367-6791</t>
   </si>
   <si>
     <t>Вагонка Штиль из сибирского кедра 14х144 мм сорт A 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/</t>
   </si>
   <si>
     <t>56-6605</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/</t>
   </si>
   <si>
     <t>35-6647</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт BC 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/</t>
   </si>
   <si>
     <t>57-6617</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/</t>
   </si>
   <si>
     <t>36-6635</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт Прима 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/</t>
   </si>
   <si>
+    <t>58-6611</t>
+  </si>
+  <si>
+    <t>Вагонка Штиль из лиственницы 14х96 мм сорт C 6 м</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/</t>
+  </si>
+  <si>
     <t>37-6641</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт C 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/</t>
   </si>
   <si>
     <t>59-6623</t>
   </si>
   <si>
     <t>Вагонка Штиль из лиственницы 14х96 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>38-6629</t>
   </si>
   <si>
     <t>Вагонка Штиль из ангарской сосны 14х96 мм сорт Экстра 6 м</t>
   </si>
   <si>
     <t>https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
     <t>Ангарская сосна</t>
   </si>
@@ -1047,51 +1047,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-150-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-120-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-115-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-144-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-115-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-90-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-sibirskogo-kedra-14-144-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-listvennitsy-14-96-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/vagonka-shtil-iz-angarskoy-sosny-14-96-mm-sort-ekstra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F73" sqref="F73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1136,339 +1136,339 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>1450</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>670</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>2400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>530</v>
+        <v>700</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>1900</v>
+        <v>610</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>1500</v>
+        <v>620</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>700</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>610</v>
+        <v>900</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>620</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>750</v>
+        <v>670</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
-        <v>900</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>1400</v>
+        <v>530</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>650</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>1400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>1300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
@@ -1514,87 +1514,87 @@
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>1150</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>1900</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>850</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>2500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
         <v>900</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
@@ -1676,195 +1676,195 @@
         <v>97</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="14">
         <v>1000</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="14">
-        <v>2400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="14">
-        <v>1500</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="14">
-        <v>1450</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="14">
-        <v>1250</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="14">
-        <v>2800</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="14">
-        <v>1400</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="14">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="14">
         <v>900</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="14">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="14">
         <v>1950</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
@@ -1892,249 +1892,249 @@
         <v>133</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="14">
-        <v>1900</v>
+        <v>900</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="14">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="14">
-        <v>750</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="14">
-        <v>2100</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="14">
-        <v>2500</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="14">
-        <v>2350</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="14">
-        <v>1300</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="14">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="14">
-        <v>1900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="14">
-        <v>1600</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="14">
-        <v>1200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="14">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="14">
         <v>2100</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="s">
@@ -2198,69 +2198,69 @@
         <v>184</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="14">
         <v>1300</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="14">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="14">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="14">
         <v>2100</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">