--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -41,264 +41,264 @@
   <si>
     <t>Прайс-лист включает цены всех пиломатериалов, которые клиенты из Москвы и Московской области могут выбрать в нашем каталоге. Подробные таблицы позволят нашим покупателям легко выбрать и сравнить стоимость разных товаров. Цены пиломатериалов указываются для куба (м3), штуки, м2 или упаковки (пачки).</t>
   </si>
   <si>
     <t>Половая доска</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>103-1103</t>
+  </si>
+  <si>
+    <t>Доска для пола из сосны 115x28 мм сорт АВ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-av/</t>
+  </si>
+  <si>
+    <t>79-179</t>
+  </si>
+  <si>
+    <t>Доска для пола из липы 90x30 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>81-181</t>
+  </si>
+  <si>
+    <t>Доска для пола из лиственницы 115x28 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/</t>
+  </si>
+  <si>
     <t>427-1427</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x45 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-a/</t>
   </si>
   <si>
     <t>101-1101</t>
   </si>
   <si>
     <t>Доска для пола из осины 90x30 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-a/</t>
   </si>
   <si>
     <t>428-1428</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x45 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-a/</t>
   </si>
   <si>
-    <t>103-1103</t>
-[...23 lines deleted...]
-    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/</t>
+    <t>104-1104</t>
+  </si>
+  <si>
+    <t>Доска для пола из сосны 115x36 мм сорт АВ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/</t>
+  </si>
+  <si>
+    <t>80-180</t>
+  </si>
+  <si>
+    <t>Доска для пола из липы 90x30 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>82-182</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x28 мм сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/</t>
   </si>
   <si>
     <t>102-1102</t>
   </si>
   <si>
     <t>Доска для пола из осины 90x30 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/</t>
   </si>
   <si>
-    <t>104-1104</t>
-[...16 lines deleted...]
-  <si>
     <t>83-183</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x28 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/</t>
   </si>
   <si>
     <t>105-1105</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x45 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/</t>
   </si>
   <si>
+    <t>84-184</t>
+  </si>
+  <si>
+    <t>Доска для пола из лиственницы 115x28 мм сорт Прима</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/</t>
+  </si>
+  <si>
     <t>106-1106</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x28 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/</t>
   </si>
   <si>
-    <t>84-184</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/</t>
+    <t>85-185</t>
+  </si>
+  <si>
+    <t>Доска для пола из лиственницы 115x28 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>107-1107</t>
   </si>
   <si>
     <t>Доска для пола из сосны 115x36 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/</t>
   </si>
   <si>
-    <t>85-185</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ekstra/</t>
+    <t>108-1108</t>
+  </si>
+  <si>
+    <t>Доска для пола из сосны 140x28 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-a/</t>
   </si>
   <si>
     <t>86-186</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x36 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-a/</t>
   </si>
   <si>
-    <t>108-1108</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-a/</t>
+    <t>109-1109</t>
+  </si>
+  <si>
+    <t>Доска для пола из сосны 140x28 мм сорт АВ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-av/</t>
   </si>
   <si>
     <t>87-187</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x36 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-av/</t>
   </si>
   <si>
-    <t>109-1109</t>
-[...7 lines deleted...]
-  <si>
     <t>88-188</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x36 мм сорт ВС</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-vs/</t>
   </si>
   <si>
     <t>110-1110</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x36 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-a/</t>
   </si>
   <si>
+    <t>89-189</t>
+  </si>
+  <si>
+    <t>Доска для пола из лиственницы 115x36 мм сорт Прима</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/</t>
+  </si>
+  <si>
     <t>111-1111</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x36 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-av/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/</t>
   </si>
   <si>
     <t>112-1112</t>
   </si>
   <si>
     <t>Доска для пола из сосны 140x45 мм сорт АВ</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-av/</t>
   </si>
   <si>
     <t>90-190</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 115x36 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>91-191</t>
   </si>
   <si>
     <t>Доска для пола из лиственницы 140x28 мм сорт A</t>
   </si>
@@ -798,51 +798,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-ekstra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-lipy-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-osiny-90x30-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-sosny-140x45-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-115x36-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x28-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-vs/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-dlya-pola-iz-listvennitsy-140x36-mm-sort-ekstra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F44" sqref="F44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -887,213 +887,213 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>1450</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>1480</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>1150</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>2300</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1500</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>1100</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
@@ -1103,177 +1103,177 @@
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>1430</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>1250</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>3200</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>1350</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>3700</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>3200</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>1200</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>2300</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>1150</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
@@ -1283,69 +1283,69 @@
         <v>73</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="14">
         <v>1300</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="14">
-        <v>1250</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="6"/>
       <c r="F30" s="14">
-        <v>3800</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="14">
         <v>1400</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">