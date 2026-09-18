--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -44,135 +44,135 @@
   <si>
     <t>Доска клееная</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>113-1113</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 100x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-100x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50х100 мм сорт АВ</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-100-mm-sort-ab/</t>
   </si>
   <si>
     <t>124-1124</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 100x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-100x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x100 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-100-mm-sort-ab/</t>
   </si>
   <si>
     <t>125-1125</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 150x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-150x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x150 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-150-mm-sort-ab/</t>
   </si>
   <si>
     <t>126-1126</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 200x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-200x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x200 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-200-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>116-1116</t>
+  </si>
+  <si>
+    <t>Доска клееная из лиственницы 50x150 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-150-mm-sort-ab/</t>
   </si>
   <si>
     <t>127-1127</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 250x50 мм сорт АВ</t>
-[...11 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-150x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x250 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-250-mm-sort-ab/</t>
   </si>
   <si>
     <t>128-1128</t>
   </si>
   <si>
-    <t>Доска клееная из сосны 300x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-sosny-300x50-mm-sort-av/</t>
+    <t>Доска клееная из сосны 50x300 мм сорт АB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-sosny-50-300-mm-sort-ab/</t>
   </si>
   <si>
     <t>120-1120</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 200x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-200x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50х200 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-200-mm-sort-ab/</t>
   </si>
   <si>
     <t>121-1121</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 250x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-250x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50x250 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-250-mm-sort-ab/</t>
   </si>
   <si>
     <t>122-1122</t>
   </si>
   <si>
-    <t>Доска клееная из лиственницы 300x50 мм сорт АВ</t>
-[...2 lines deleted...]
-    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-300x50-mm-sort-av/</t>
+    <t>Доска клееная из лиственницы 50х300 мм сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-300-mm-sort-ab/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -546,51 +546,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-100x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-100x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-150x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-200x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-250x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-150x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-300x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-200x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-250x50-mm-sort-av/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-300x50-mm-sort-av/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-100-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-100-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-200-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-150-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-250-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-sosny-50-300-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-200-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-250-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/doska-kleenaya-iz-listvennitsy-50-300-mm-sort-ab/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -707,69 +707,69 @@
         <v>19</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>3450</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>4650</v>
+        <v>6550</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>6550</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>13150</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">