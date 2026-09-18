--- v0 (2026-06-25)
+++ v1 (2026-09-18)
@@ -41,192 +41,192 @@
   <si>
     <t>Прайс-лист включает цены всех пиломатериалов, которые клиенты из Москвы и Московской области могут выбрать в нашем каталоге. Подробные таблицы позволят нашим покупателям легко выбрать и сравнить стоимость разных товаров. Цены пиломатериалов указываются для куба (м3), штуки, м2 или упаковки (пачки).</t>
   </si>
   <si>
     <t>Имитация бруса</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>139-1139</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 16х140 мм  сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>129-1129</t>
+  </si>
+  <si>
+    <t>Имитация бруса из лиственницы 20х140 мм  сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>369-1369</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 18х140 мм  сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/</t>
+  </si>
+  <si>
+    <t>372-1372</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 18х190 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/</t>
+  </si>
+  <si>
+    <t>370-1370</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 18х190 мм  сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>371-1371</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х140 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/</t>
   </si>
   <si>
-    <t>139-1139</t>
-[...41 lines deleted...]
-    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/</t>
+    <t>130-1130</t>
+  </si>
+  <si>
+    <t>Имитация бруса из лиственницы 20х140 мм  сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>140-1140</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 16х140 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/</t>
   </si>
   <si>
-    <t>130-1130</t>
-[...7 lines deleted...]
-  <si>
     <t>131-1131</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/</t>
   </si>
   <si>
     <t>141-1141</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>132-1132</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/</t>
   </si>
   <si>
     <t>142-1142</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20х140 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/</t>
   </si>
   <si>
+    <t>133-1133</t>
+  </si>
+  <si>
+    <t>Имитация бруса из лиственницы 20х140 мм сорт Экстра</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/</t>
+  </si>
+  <si>
     <t>143-1143</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/</t>
   </si>
   <si>
-    <t>133-1133</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/</t>
+    <t>144-1144</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 20х190 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/</t>
   </si>
   <si>
     <t>134-1134</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм  сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/</t>
   </si>
   <si>
     <t>135-1135</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>145-1145</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 28х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>136-1136</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт BC</t>
   </si>
@@ -672,51 +672,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -761,177 +761,177 @@
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
-        <v>690</v>
+        <v>610</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>610</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>1700</v>
+        <v>670</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>670</v>
+        <v>700</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>700</v>
+        <v>685</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>685</v>
+        <v>690</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>640</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>1400</v>
+        <v>640</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
         <v>1000</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
@@ -977,105 +977,105 @@
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>785</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>3000</v>
+        <v>785</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>1800</v>
+        <v>810</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>810</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>1500</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">