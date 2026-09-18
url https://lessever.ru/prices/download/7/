--- v1 (2026-09-18)
+++ v2 (2026-09-18)
@@ -50,219 +50,219 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>139-1139</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 16х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/</t>
   </si>
   <si>
+    <t>370-1370</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 18х190 мм  сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/</t>
+  </si>
+  <si>
     <t>129-1129</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм  сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/</t>
   </si>
   <si>
+    <t>371-1371</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 18х140 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/</t>
+  </si>
+  <si>
     <t>369-1369</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>372-1372</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18х190 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/</t>
   </si>
   <si>
-    <t>370-1370</t>
-[...14 lines deleted...]
-    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/</t>
+    <t>140-1140</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 16х140 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/</t>
   </si>
   <si>
     <t>130-1130</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/</t>
   </si>
   <si>
-    <t>140-1140</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/</t>
+    <t>141-1141</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 20х140 мм  сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/</t>
   </si>
   <si>
     <t>131-1131</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/</t>
   </si>
   <si>
-    <t>141-1141</t>
-[...7 lines deleted...]
-  <si>
     <t>132-1132</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/</t>
   </si>
   <si>
     <t>142-1142</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20х140 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/</t>
   </si>
   <si>
     <t>133-1133</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х140 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>143-1143</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/</t>
   </si>
   <si>
+    <t>134-1134</t>
+  </si>
+  <si>
+    <t>Имитация бруса из лиственницы 20х190 мм  сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/</t>
+  </si>
+  <si>
     <t>144-1144</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20х190 мм сорт A</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/</t>
   </si>
   <si>
-    <t>134-1134</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/</t>
+    <t>145-1145</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 28х190 мм  сорт AB</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/</t>
   </si>
   <si>
     <t>135-1135</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм  сорт AB</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/</t>
   </si>
   <si>
-    <t>145-1145</t>
-[...5 lines deleted...]
-    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/</t>
+    <t>146-1146</t>
+  </si>
+  <si>
+    <t>Имитация бруса из сосны 28х190 мм сорт A</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/</t>
   </si>
   <si>
     <t>136-1136</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт BC</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/</t>
   </si>
   <si>
     <t>137-1137</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт Прима</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/</t>
   </si>
   <si>
     <t>138-1138</t>
   </si>
   <si>
     <t>Имитация бруса из лиственницы 20х190 мм сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
@@ -672,51 +672,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-18-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-16-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-140-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-140-mm-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-20-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ab/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-sosny-28-190-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-prima/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/imitatsiya-brusa-iz-listvennitsy-20-190-mm-sort-ekstra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -779,195 +779,195 @@
         <v>10</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="14">
         <v>610</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="14">
-        <v>1700</v>
+        <v>685</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="14">
-        <v>670</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="14">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="14">
-        <v>685</v>
+        <v>670</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="14">
-        <v>690</v>
+        <v>700</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>1400</v>
+        <v>640</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>640</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>1000</v>
+        <v>780</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
         <v>2400</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
@@ -1013,141 +1013,141 @@
         <v>49</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="14">
         <v>785</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>810</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>1800</v>
+        <v>810</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
-        <v>1500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>1400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>1300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
         <v>2500</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">