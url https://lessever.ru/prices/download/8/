--- v0 (2026-06-26)
+++ v1 (2026-09-18)
@@ -77,66 +77,66 @@
   <si>
     <t>Клееный брус из лиственницы 100x100 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-mm-sort-a/</t>
   </si>
   <si>
     <t>154-1154</t>
   </si>
   <si>
     <t>Клееный брус из сосны 100x150 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/kleeniy-brus-iz-sosny-100x150-mm-sort-a/</t>
   </si>
   <si>
     <t>148-1148</t>
   </si>
   <si>
     <t>Клееный брус из лиственницы 100x100 сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-sort-ekstra/</t>
   </si>
   <si>
+    <t>155-1155</t>
+  </si>
+  <si>
+    <t>Клееный брус из сосны 100x200 мм сорт А</t>
+  </si>
+  <si>
+    <t>https://lessever.ru/kleeniy-brus-iz-sosny-100x200-mm-sort-a/</t>
+  </si>
+  <si>
     <t>149-1149</t>
   </si>
   <si>
     <t>Клееный брус из лиственницы 150x150 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-mm-sort-a/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lessever.ru/kleeniy-brus-iz-sosny-100x200-mm-sort-a/</t>
   </si>
   <si>
     <t>150-1150</t>
   </si>
   <si>
     <t>Клееный брус из лиственницы 150x150 сорт Экстра</t>
   </si>
   <si>
     <t>https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-sort-ekstra/</t>
   </si>
   <si>
     <t>156-1156</t>
   </si>
   <si>
     <t>Клееный брус из сосны 150x150 мм сорт А</t>
   </si>
   <si>
     <t>https://lessever.ru/kleeniy-brus-iz-sosny-150x150-mm-sort-a/</t>
   </si>
   <si>
     <t>157-1157</t>
   </si>
   <si>
     <t>Клееный брус из сосны 200x200 мм сорт А</t>
   </si>
@@ -564,51 +564,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-200x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-sort-ekstra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-100x100-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-100x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-150x150-sort-ekstra/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-150x150-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-200x200-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-sosny-80x80-mm-sort-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessever.ru/kleeniy-brus-iz-listvennitsy-80x80-sort-ekstra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -725,69 +725,69 @@
         <v>19</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
         <v>6800</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>13180</v>
+        <v>6875</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>6875</v>
+        <v>13180</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>15900</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">